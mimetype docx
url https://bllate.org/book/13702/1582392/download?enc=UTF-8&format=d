--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжао Сюньчан взглянул на колокольчик Саньцин в руках своего ученика и подал ему знак.</w:t>
+        <w:t>Чжао Сюньчан взглянул на Саньцин лин в руках своего ученика и подал ему знак.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Госпожа Чжан, после смерти Сяо Бао был полон обиды, и его душа не рассеялась, а осталась привязанной к телу. Теперь, когда тело уничтожено, душа исчезла.</w:t>
+        <w:t>— Сестра Чжан, после смерти Сяо Бао был полон обиды, и его душа не рассеялась, а осталась привязанной к телу. Теперь, когда тело уничтожено, душа исчезла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дело не терпело отлагательств. Чэнь Лин немедленно отправился домой за ритуальным предметом. Он коснулся свободно свисающего полотна, его губы зашевелились в беззвучной молитве, прося покровительства у предков-основателей.</w:t>
+        <w:t>Дело не терпело отлагательств. Чэнь Лин немедленно отправился домой за ритуальным предметом. Он коснулся свободно свисающего полотна, его губы зашевелились в беззвучной молитве, прося покровительства у Патриарха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,83 +1422,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Госпожа Чжан, это ваши родственники? Может, подвезти вас?</w:t>
-[...31 lines deleted...]
-        <w:t>Чэнь Лин нахмурился. Ему показалось, что в обращении «госпожа Чжан» скрывался вызов.</w:t>
+        <w:t>— Сестра Чжан, это ваши родственники? Может, подвезти вас?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чэнь Лин нахмурился. Ему показалось, что в обращении «сестра Чжан» скрывался вызов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тц-тц-тц, что с вами, госпожа Чжан? Плохо себя чувствуете? — с сочувствием в голосе, но с насмешкой в глазах произнесла Гао Цин.</w:t>
+        <w:t>— Тц-тц-тц, что с вами, сестра Чжан? Плохо себя чувствуете? — с сочувствием в голосе, но с насмешкой в глазах произнесла Гао Цин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Прошу прощения, госпожа Гао. У госпожи Чжан в последнее время не всё в порядке с нервами. Надеюсь на ваше понимание.</w:t>
+        <w:t>— Прошу прощения, госпожа Гао. У сестры Чжан в последнее время не всё в порядке с нервами. Надеюсь на ваше понимание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>