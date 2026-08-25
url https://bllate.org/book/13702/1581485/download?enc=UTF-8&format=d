--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот колокольчик Саньцин был личным ритуальным предметом Чжао Сюньчана, который тот использовал много лет. Он был пропитан сильной энергией ша, и обычные призраки, заслышав его звон, разбегались в страхе.</w:t>
+        <w:t>Этот Саньцин лин был личным ритуальным предметом Чжао Сюньчана, который тот использовал много лет. Он был пропитан сильной энергией ша, и обычные призраки, заслышав его звон, разбегались в страхе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чжао Сюньчан, выбив дверь, ворвался в комнату с мечом Семи Звёзд, вырезанным из дерева, поражённого молнией. Он настороженно огляделся, и его бдительность постепенно сменилась недоумением.</w:t>
+        <w:t>Чжао Сюньчан, выбив дверь, ворвался в комнату с Цисин цзянем, вырезанным из дерева, поражённого молнией. Он настороженно огляделся, и его бдительность постепенно сменилась недоумением.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сонный паралич. Но колокольчик Саньцин, который вы мне дали, кажется, не сработал.</w:t>
+        <w:t>— Сонный паралич. Но Саньцин лин, который вы мне дали, кажется, не сработал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Один звон колокольчика Саньцин — и призраки являются.</w:t>
+        <w:t>Один звон Саньцин лина — и призраки являются.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Злая сущность была настолько сильна, что колокольчик Саньцин на неё не реагировал и был бесполезен.</w:t>
+        <w:t>Злая сущность была настолько сильна, что Саньцин лин на неё не реагировал и был бесполезен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Закончив, он положил колокольчик Саньцин, усиленный талисманом, обратно на подушку ученика.</w:t>
+        <w:t>Закончив, он положил Саньцин лин, усиленный талисманом, обратно на подушку ученика.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>