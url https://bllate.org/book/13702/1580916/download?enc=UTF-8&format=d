--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Где колокольчик Саньцин, что я тебе дал? Почему я его не слышал? — строго спросил Чжао Сюньчан, явно собираясь отчитать ученика.</w:t>
+        <w:t>— Где Саньцин лин, что я тебе дал? Почему я его не слышал? — строго спросил Чжао Сюньчан, явно собираясь отчитать ученика.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэнь Лин вернулся в свою комнату, сменил рубашку и брюки, повесил колокольчик Саньцин на пояс, сунул в карман новый талисман от шифу, нахлобучил панаму и побежал на гору.</w:t>
+        <w:t>Чэнь Лин вернулся в свою комнату, сменил рубашку и брюки, повесил Саньцин лин на пояс, сунул в карман новый талисман от шифу, нахлобучил панаму и побежал на гору.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ян-бригадир не в первый раз брался за такую работу и знал некоторые тонкости. Он тут же заверил, что выполнит всё в лучшем виде, но в душе его терзали сомнения.</w:t>
+        <w:t>Бригадир Ян не в первый раз брался за такую работу и знал некоторые тонкости. Он тут же заверил, что выполнит всё в лучшем виде, но в душе его терзали сомнения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он инстинктивно сунул руку в карман и крепко сжал колокольчик Саньцин.</w:t>
+        <w:t>Он инстинктивно сунул руку в карман и крепко сжал Саньцин лин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>