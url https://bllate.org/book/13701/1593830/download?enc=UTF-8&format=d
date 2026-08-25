--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Сяои, видя, как бледен дядя Цянь, хотел было его утешить, но старик Цянь вдруг, словно обезумев, набросился на Лю Хуцзы с кулаками и пинками.</w:t>
+        <w:t>Цзян Сяои, видя, как бледен дядя Цянь, хотел было его утешить, но старик Цянь вдруг, словно обезумев, набросился на Цянь Хуцзы с кулаками и пинками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6094,51 +6094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но сейчас, видя её в таком подавленном состоянии, с этимосторожным (осторожным) и умоляющим взглядом, он почувствовал жалость.</w:t>
+        <w:t>Но сейчас, видя её в таком подавленном состоянии, с осторожным и умоляющим взглядом, он почувствовал жалость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>