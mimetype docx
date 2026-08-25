--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -1806,83 +1806,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как раз перед возвращением отца Цзян, рыба в кисло-сладком соусе томилась на огне, чтобы не остыла и не потеряла вкус. Сейчас Бай Цзыму был занят на кухне, а Цзян Сяои стоял рядом. Они смеялись и переговаривались, подавая блюда, и при этом, будто играя, толкали друг друга.</w:t>
-[...31 lines deleted...]
-        <w:t>Лю Хуцзы старшая ветвь семьи видела. Непредвзято говоря, он выглядел солидным и надёжным, и говорил не так, как они, — сразу было видно, что человек с будущим.</w:t>
+        <w:t>Как раз перед возвращением отца Цзян, рыба с квашеной капустой томилась на огне, чтобы не остыла и не потеряла вкус. Сейчас Бай Цзыму был занят на кухне, а Цзян Сяои стоял рядом. Они смеялись и переговаривались, подавая блюда, и при этом, будто играя, толкали друг друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семья старшего дяди видела Лю Хуцзы. Непредвзято говоря, он выглядел солидным и надёжным, и говорил не так, как они, — сразу было видно, что человек с будущим.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3342,51 +3342,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раньше в деревне все говорили, что вторая ветвь, взяв себе гэсюя, обречена на погибель. Но где же тут погибель? Это же настоящее сокровище они отхватили.</w:t>
+        <w:t>Раньше в деревне все говорили, что вторая ветвь, взяв себе зятя-гэ'эра, обречена на погибель. Но где же тут погибель? Это же настоящее сокровище они отхватили.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3854,83 +3854,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раньше говорили, что семья Цзян, взяв такого гэсюя, будет страдать. А я вот смотрю, так это настоящее счастье.</w:t>
-[...31 lines deleted...]
-        <w:t>— А то! Раньше вторая ветвь семьи Цзян была такой бедной, что за весь год ни разу не покупала мяса. Даже на Новый год, когда все тушили мясо, у них на столе была одна капуста. Все деньги уходили на лечение Сяоэра, ни одной лишней монеты потратить не могли. А посмотрите сейчас, после того как взяли этого гэсюя, через день мясо едят.</w:t>
+        <w:t>— Раньше говорили, что семья Цзян, взяв такого зятя-гэ'эра, будет страдать. А я вот смотрю, так это настоящее счастье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А то! Раньше вторая ветвь семьи Цзян была такой бедной, что за весь год ни разу не покупала мяса. Даже на Новый год, когда все тушили мясо, у них на столе была одна капуста. Все деньги уходили на лечение Сяоэра, ни одной лишней монеты потратить не могли. А посмотрите сейчас, после того как взяли этого гэ'эра, через день мясо едят.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>