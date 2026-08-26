--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -398,83 +398,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Сяоэр и Цзян Сяосань хоть и были малы, но кое-что уже понимали. Разведение свиней приносит деньги, а куры и утки несут яйца, которые можно копить и продавать по две монеты за штуку.</w:t>
-[...31 lines deleted...]
-        <w:t>У дяди была свиноматка, и Цзян Сяоэр, каждый раз бывая у них в гостях, непременно заглядывал к ней — уж очень она ему нравилась.</w:t>
+        <w:t>Цзян Сяоэр и Цзян Сяосань хоть и были малы, но кое-что уже понимали. Разведение свиней приносит деньги, а куры и утки несут яйца, которые можно копить и продавать по два вэня за штуку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У старшего дяди была свиноматка, и Цзян Сяоэр, каждый раз бывая у них в гостях, непременно заглядывал к ней — уж очень она ему нравилась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Еще недавно все судачили, что семья Цзян, приняв такого гэсюя, обречена на погибель. Но вот на днях они жарили рыбу, потом ели мясо, а сегодня и вовсе принесли поросят и булочки.</w:t>
+        <w:t>Еще недавно все судачили, что семья Цзян, приняв такого зятя, обречена на погибель. Но вот на днях они жарили рыбу, потом ели мясо, а сегодня и вовсе принесли поросят и булочки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4686,51 +4686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кишок и печени купили много, хватит на два больших блюда. Ещё будет рыба в кисло-сладком соусе, в которую можно добавить тофу, а также немного сычуаньского перца и сушёного чили — аромат будет такой, что разнесётся на десять ли.</w:t>
+        <w:t>Кишок и печени купили много, хватит на два больших блюда. Ещё будет рыба с квашеной капустой, в которую можно добавить тофу, а также немного сычуаньского перца и сушёного чили — аромат будет такой, что разнесётся на десять ли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>