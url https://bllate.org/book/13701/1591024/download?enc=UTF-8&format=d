--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Свиных потрохов оказалось много. Он докупил ещё и плетёную корзину. На подходе к деревне они увидели жену второго дяди, которая обеспокоенно расхаживала взад-вперёд.</w:t>
+        <w:t>Свиных потрохов оказалось много. Он докупил ещё и плетёную корзину. На подходе к деревне они увидели Тётушку, которая обеспокоенно расхаживала взад-вперёд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Госпожа Цзянь знала, что неправа, и, пробормотав что-то, замолчала.</w:t>
+        <w:t>Госпожа Цянь знала, что неправа, и, пробормотав что-то, замолчала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А как же иначе? У Цзян Аня сыновья — один глупый, другой больной. Если Цзян Сяои выйдет замуж, можно будет на родню со стороны мужа надеяться. А теперь он не женится, а привёл в дом зятя. Если не будет держаться за старшую ветвь, кто ему потом в тяжёлой работе поможет?</w:t>
+        <w:t>— А как же иначе? У Цзян Аня сыновья — один глупый, другой больной. Если Цзян Сяои выйдет замуж, можно будет на родню со стороны мужа надеяться. А теперь он не женится, а привёл в дом приходящего зятя-гэ'эра. Если не будет держаться за старшую ветвь, кто ему потом в тяжёлой работе поможет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>