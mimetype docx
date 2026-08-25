--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Сяои нахмурился. Отец ушёл в горы без соломенной шляпы, а гора Наньшань так далеко от дома. Вернулся ли он?</w:t>
+        <w:t>Цзян Сяои нахмурился. Отец ушёл в горы без соломенной шляпы, а Южная гора так далеко от дома. Вернулся ли он?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда он упрямо решил остаться дома и не жениться, отец Цзян жестоко отругал его и два дня с ним не разговаривал. Он просидел всю ночь один во дворе.</w:t>
+        <w:t>Когда он упрямо решил остаться дома и не выходить замуж, отец Цзян жестоко отругал его и два дня с ним не разговаривал. Он просидел всю ночь один во дворе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дождь, начавшийся так яростно и мощно, прекратился только к вечеру. Цзян Сяои, обеспокоенный, сразу же побежал на огород. Увидев, что недавно проросшие саженцы не побило, а выкопанные канавы оказались достаточно глубокими и вода не затопила грядки, он с облегчением вернулся домой, чтобы продолжить сушить вигну.</w:t>
+        <w:t>Дождь, начавшийся так яростно и мощно, прекратился только к вечеру. Цзян Сяои, обеспокоенный, сразу же побежал на огород. Увидев, что недавно проросшие саженцы не побило, а выкопанные канавы оказались достаточно глубокими и вода не затопила грядки, он с облегчением вернулся домой, чтобы продолжить готовить тофу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>