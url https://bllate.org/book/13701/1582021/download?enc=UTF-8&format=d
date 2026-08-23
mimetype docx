--- v0 (2026-05-22)
+++ v1 (2026-08-23)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поэтому сейчас он не стал возражать. Две его тётушки не желали ему зла. Он не мог отвергнуть их доброту, к тому же, если бы он отказался, по деревне пошли бы слухи, что у него судьба — не сахар, а амбиций — выше крыши, раз он даже от такого парня нос воротит.</w:t>
+        <w:t>Поэтому сейчас он не стал возражать. Две его тётушки не желали ему зла. Он не мог отвергнуть их доброту, к тому же, если бы он отказался, по деревне пошли бы слухи, что у него судьба тоньше бумаги, а сердце выше неба, раз он даже от такого парня нос воротит.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Сяои посмотрел на Цзян Ши.</w:t>
+        <w:t>Цзян Сяои посмотрел на Чжан Дая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,83 +494,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Ши была женщиной крупной, как говорится, кровь с молоком. Улыбаясь, её глаза превращались в щёлочки. Сидя рядом с худыми, как жерди, Цзян Сяои и его тётушками, она казалась огромной. Она вышла замуж за Цзян Даню в двадцать один год. Раньше парни обходили её стороной из-за её стати, и она засиделась в девках. Потом её семья объявила, что даст за неё всего два ляна приданого, и семья Цзян отправила сваху.</w:t>
-[...31 lines deleted...]
-        <w:t>На свадьбу Цзян Даню и Цзян Ши отец и сын Цзян Сяои ничего не подарили. Но кровать, шкаф, стулья и прочая мебель в её комнате были сделаны из нового дерева, которое отец и сын Цзян Сяои срубили в горах и принесли в дом старшей ветви.</w:t>
+        <w:t>Чжан Дая была женщиной крупной, как говорится, кровь с молоком. Улыбаясь, её глаза превращались в щёлочки. Сидя рядом с худыми, как жерди, Цзян Сяои и его тётушками, она казалась огромной. Она вышла замуж за Цзян Даню в двадцать один год. Раньше парни обходили её стороной из-за её стати, и она засиделась в девках. Потом её семья объявила, что даст за неё всего два ляна приданого, и семья Цзян отправила сваху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На свадьбу Цзян Даню и Чжан Дая отец и сын Цзян Сяои ничего не подарили. Но кровать, шкаф, стулья и прочая мебель в её комнате были сделаны из нового дерева, которое отец и сын Цзян Сяои срубили в горах и принесли в дом старшей ветви.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,115 +590,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Цзян Ши вышла замуж и увидела, что её новая семья то и дело что-то носит во второй дом, она забеспокоилась. Старшая тётушка, чтобы успокоить её, рассказала ей эту историю и добавила:</w:t>
-[...63 lines deleted...]
-        <w:t>Второй дом не всегда был таким бедным. Раньше они жили вполне зажиточно. Дед Цзян был плотником и работал в городе. Там он и познакомился с бабушкой Цзян.</w:t>
+        <w:t>Когда Чжан Дая вышла замуж и увидела, что её новая семья то и дело что-то носит во второй дом, она забеспокоилась. Старшая тётушка, чтобы успокоить её, рассказала ей эту историю и добавила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты ведь знаешь, каково положение во второй ветви. Сейчас там только твой третий дядя, братьев у него нет. У него трое детей, а шестой твой двоюродный брат слаб здоровьем, то и дело приходится возить его в город. Иглоукалывание и лекарства нельзя прерывать. А в наше время лечиться — дорогое удовольствие. Все деньги, что зарабатывают твой дядя и Сяои, уходят на это. Если твой дядя однажды не сможет работать, твоему шестому брату, наверное, придёт конец. Твоего свёкра и второго дядю спасли они, из второй ветви. Твои младшие дедушка и бабушка рано умерли, остался только твой дядя. Его семье нелегко, мы должны помогать, чем можем. Нельзя быть неблагодарными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вторая ветвь не всегда была такой бедной. Раньше они жили вполне зажиточно. Дед Цзян был плотником и работал в городе. Там он и познакомился с бабушкой Цзян.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старшая ветвь семьи знала, что всё это делалось из уважения ко второму дому.</w:t>
+        <w:t>Старшая ветвь семьи знала, что всё это делалось из уважения ко второй ветви.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,83 +1006,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Ши была благодарна второму дому даже больше, чем тётушки. К тому же, хоть она и недавно вышла замуж, она считала Цзян Сяои хорошим человеком. Трудолюбивый, послушный. Взять такого в мужья — значит, жить в достатке.</w:t>
-[...31 lines deleted...]
-        <w:t>Её двоюродный брат был ей не чужим, и она, конечно, желала ему хорошей жены.</w:t>
+        <w:t>Чжан Дая была благодарна второму дому даже больше, чем тётушки. К тому же, хоть она и недавно вышла замуж, она считала Цзян Сяои хорошим человеком. Трудолюбивый, послушный. Взять такого в мужья — значит, жить в достатке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её двоюродный брат был ей не чужим, и она, конечно, желала ему хорошего мужа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Ши махнула рукой.</w:t>
+        <w:t>Чжан Дая махнула рукой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— О, точно, — хлопнула себя по ляжке Цзян Ши. — Точно он. Небось, просто грамотей, который знает пару иероглифов! Учится уже больше десяти лет, а толку никакого. Что в нём такого особенного?</w:t>
+        <w:t>— О, точно, — хлопнула себя по ляжке Чжан Дая. — Точно он. Небось, просто грамотей, который знает пару иероглифов! Учится уже больше десяти лет, а толку никакого. Что в нём такого особенного?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,83 +1326,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Ши не заметила её взгляда. Она была женщиной плотной, и этот шлепок был для неё что слону дробина.</w:t>
-[...31 lines deleted...]
-        <w:t>— Да так, просто обидно. На это учение кучу денег уходит. Тан Вэньцзе уже за двадцать, а он даже на сюцая не сдал. До сих пор на шее у родителей сидит! А их лавка, по-моему, не так уж и процветает. Если он и дальше не сможет сдать экзамены, им придётся по миру пойти, — она толкнула Цзян локтем и усмехнулась. — По-моему, мой двоюродный брат намного лучше этого Тан Вэньцзе. Если у вас всё получится, посмотрим, чем тогда будет хвастаться твоя сестрица.</w:t>
+        <w:t>Чжан Дая не заметила её взгляда. Она была женщиной плотной, и этот шлепок был для неё что слону дробина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да так, просто обидно. На это учение кучу денег уходит. Тан Вэньцзе уже за двадцать, а он даже на сюцая не сдал. До сих пор на шее у родителей сидит! А их лавка, по-моему, не так уж и процветает. Если он и дальше не сможет сдать экзамены, им придётся по миру пойти, — она толкнула Цзян Сяои локтем и усмехнулась. — По-моему, мой двоюродный брат намного лучше этого Тан Вэньцзе. Если у вас всё получится, посмотрим, чем тогда будет хвастаться твоя сестрица.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тётушки не знали, почему она так невзлюбила Цю Цуйцуй. Ведь когда Цзян Ши вышла замуж, Цю Цуйцуй уже давно уехала с матерью в город. Но Цзян Сяои всё знал.</w:t>
+        <w:t>Тётушки не знали, почему она так невзлюбила Цю Цуйцуй. Ведь когда Чжан Дая вышла замуж, Цю Цуйцуй уже давно уехала с матерью в город. Но Цзян Сяои всё знал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Даню был в ярости. На обратном пути он спросил у Цзян Сяои, обижала ли его Цю Цуйцуй раньше. Но Цзян Сяои не проронил ни слова. Позже, когда Цзян Даню с Цзян Ши поехали на рынок, Цю Цуйцуй случайно встретила их на улице. Она смерила Цзян Ши презрительным взглядом с ног до головы и съязвила. Цзян Ши до сих пор помнила её слова: «Надо же, на такой женился! Даню, а ты смелый».</w:t>
+        <w:t>Цзян Даню был в ярости. На обратном пути он спросил у Цзян Сяои, обижала ли его Цю Цуйцуй раньше. Но Цзян Сяои не проронил ни слова. Позже, когда Цзян Даню с Чжан Дая поехали на рынок, Цю Цуйцуй случайно встретила их на улице. Она смерила Чжан Дая презрительным взглядом с ног до головы и съязвила. Чжан Дая до сих пор помнила её слова: «Надо же, на такой женился! Даню, а ты смелый».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Ши тогда не поняла, но потом, поразмыслив, возненавидела Цю Цуйцуй.</w:t>
+        <w:t>Чжан Дая тогда не поняла, но потом, поразмыслив, возненавидела Цю Цуйцуй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Ши тут же замолчала.</w:t>
+        <w:t>Чжан Дая тут же замолчала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>