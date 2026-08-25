--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошо, — Цзян Сяосань шмыгнул носом, его глаза были прикованы к мясу. Он не знал, как долго оно коптилось, но аромат был такой, что у него душа улетала в пятки.</w:t>
+        <w:t>— Хорошо, — Цзян Сяосань шмыгнул носом, его глаза были прикованы к мясу. Он не знал, как долго оно коптилось, но аромат был такой, что у него душа улетала от восторга.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ага, — хитро улыбнулась она. — Хорошее дело. Сегодня твой старший двоюродный брат ходил к родителям своей жены. Вернувшись, обмолвился, что у его тестя есть двоюродный брат, которому уже двадцать, а он всё ещё не женат…</w:t>
+        <w:t>— Ага, — хитро улыбнулась она. — Хорошее дело. Сегодня твой старший двоюродный брат ходил к родителям своей жены. Вернувшись, обмолвился, что, по словам его тестя, у твоей невестки есть двоюродный брат, которому уже двадцать, а он всё ещё не женат…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>