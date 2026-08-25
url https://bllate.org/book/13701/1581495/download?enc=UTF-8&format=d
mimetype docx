--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Сяои был работящее любого парня. В былые годы во время весенней пахоты те, у кого были быки, запрягали их в плуг. А те, у кого быков не было, а земли было много, либо сами медленно копали мотыгами, либо нанимали Цзян Сяои. Он тянул плуг лучше любого быка. Бык, вспахав два му, нуждался в отдыхе, а Цзян Сяои за хорошую плату мог работать без перерыва всё утро. Он рубил дрова и носил их продавать в город огромными вязанками. Взять его в дом — всё равно что получить троих работников, и о делах в поле можно было не беспокоиться. Хоть гэ'эрам и сложнее рожать, у старухи Лю было три сына, так что без внуков она бы не осталась. Единственным недостатком были два младших брата на его попечении.</w:t>
+        <w:t>Цзян Сяои был более работящим, чем любой парень. В былые годы во время весенней пахоты те, у кого были быки, запрягали их в плуг. А те, у кого быков не было, а земли было много, либо сами медленно копали мотыгами, либо нанимали Цзян Сяои. Он тянул плуг лучше любого быка. Бык, вспахав два му, нуждался в отдыхе, а Цзян Сяои за хорошую плату мог работать без перерыва всё утро. Он рубил дрова и носил их продавать в город огромными вязанками. Взять его в дом — всё равно что получить троих работников, и о делах в поле можно было не беспокоиться. Хоть гэ'эрам и сложнее рожать, у старухи Лю было три сына, так что без внуков она бы не осталась. Единственным недостатком были два младших брата на его попечении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>