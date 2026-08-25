--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -1422,83 +1422,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Староста класса Шэнь Байчжоу, на лбу которого выступил холодный пот, попытался встать, чтобы пойти к завучу или учителю физики, но обнаружил, что не может пошевелиться.</w:t>
-[...31 lines deleted...]
-        <w:t>Сидящий рядом с ним физрук был в ещё большем ужасе. Он широко раскрыл глаза и дрожащим голосом спросил:</w:t>
+        <w:t>Староста из класса Шэнь Байчжоу, на лбу которого выступил холодный пот, попытался встать, чтобы пойти к завучу или учителю физики, но обнаружил, что не может пошевелиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидящий рядом с ним спортивный староста был в ещё большем ужасе. Он широко раскрыл глаза и дрожащим голосом спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глаза учителя налились кровью, изо рта доносилось шипение, он совсем не походил на человека и с ужасом смотрел на сидящих внизу учеников.</w:t>
+        <w:t>Глаза учителя налились кровью, изо рта доносилось шипение, он совсем не походил на человека и устрашающе смотрел на сидящих внизу учеников.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Байчжоу схватился за волосы и уставился на белый лист перед собой. Ему хотелось умереть.</w:t>
+        <w:t>Шэнь Байчжоу схватился за волосы и уставился на белый лист перед собой. Он был раздражён до смерти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2478,51 +2478,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Даже физрук, который обычно вёл себя как главный в классе, сейчас был на грани срыва.</w:t>
+        <w:t>Даже спортивный староста, который обычно вёл себя как главный в классе, сейчас был на грани срыва.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Физрук, сидевший в последнем ряду слева, увидел, как учитель поставил ему ярко-красную пятнадцать, и в этот момент ему захотелось просто умереть.</w:t>
+        <w:t>Спортивный староста, сидевший в последнем ряду слева, увидел, как учитель поставил ему ярко-красную пятнадцать, и в этот момент ему захотелось просто умереть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>