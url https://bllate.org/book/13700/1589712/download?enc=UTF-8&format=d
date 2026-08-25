--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -46,83 +46,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Вэнь не дал Синно возможности догнать его. Полы его одежды взметнулись, и он, повернувшись, вошёл в замок.</w:t>
-[...31 lines deleted...]
-        <w:t>Синно смотрел, как перед ним медленно закрываются ворота замка, вытер слёзы и надел рюкзачок, набитый печеньем.</w:t>
+        <w:t>Шэнь Вэнь не дал Синно возможности догнать его. Полы его одежды взметнулись, и он, повернувшись, вошёл в древний замок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синно смотрел, как перед ним медленно закрываются ворота древнего замка, вытер слёзы и надел рюкзачок, набитый печеньем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он пришёл в замок по этой же тропинке, и если пойти по ней обратно, то наверняка вернёшься в другой дом.</w:t>
+        <w:t>Он пришёл в древний замок по этой же тропинке, и если пойти по ней обратно, то наверняка вернёшься в другой дом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мамочки, я так испугалась, думала, маленького хозяина оставили в замке!</w:t>
+        <w:t>— Мамочки, я так испугалась, думала, маленького хозяина оставили в древнем замке!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Поздравляем игрока с успешным побегом с помощью артефакта! Полученные очки удваиваются!]</w:t>
+        <w:t>[Поздравляем игрока с успешным побегом с помощью предмета! Полученные очки удваиваются!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Игроки избежали верной смерти, но навлекли на себя гнев монстров замка и были изгнаны раньше времени.</w:t>
+        <w:t>Игроки избежали верной смерти, но навлекли на себя гнев монстров древнего замка и были изгнаны раньше времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленький рыцарь раскроет секрет замка, принесёт ключ и поможет им уйти.</w:t>
+        <w:t>Маленький рыцарь раскроет секрет древнего замка, принесёт ключ и поможет им уйти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев Синно, новая игрок-женщина от волнения подхватила его и закружила.</w:t>
+        <w:t>Увидев Синно, новый игрок-женщина от волнения подхватила его и закружила.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они попали в замок много лет назад!</w:t>
+        <w:t>Они попали в древний замок много лет назад!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,83 +1230,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Много лет назад, в замке, маленький хозяин ещё не нарисовал эту картину, и на стене висели только картины Шэнь Вэня.</w:t>
-[...31 lines deleted...]
-        <w:t>Отношение монстров и дворецкого к маленькому хозяину, отсутствие в замке его вещей вначале — всё это также подтверждало их догадку.</w:t>
+        <w:t>Много лет назад, в древнем замке, маленький хозяин ещё не нарисовал эту картину, и на стене висели только картины Шэнь Вэня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отношение монстров и дворецкого к маленькому хозяину, отсутствие в древнем замке его вещей вначале — всё это также подтверждало их догадку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но никто не ожидал такого поворота событий, и игроки были изгнаны из замка монстрами раньше времени.</w:t>
+        <w:t>Но никто не ожидал такого поворота событий, и игроки были изгнаны из древнего замка монстрами раньше времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Поздравляем игроков с раскрытием секрета замка. Следуйте за рыцарем, чтобы получить ключ и пройти инстанс!]</w:t>
+        <w:t>[Поздравляем игроков с раскрытием секрета древнего замка. Следуйте за рыцарем, чтобы получить ключ и пройти инстанс!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Вэнь закрыл ворота замка, поднялся на самый высокий этаж и, стоя на террасе, провожал взглядом удаляющуюся фигурку малыша.</w:t>
+        <w:t>Шэнь Вэнь закрыл ворота древнего замка, поднялся на самый высокий этаж и, стоя на террасе, провожал взглядом удаляющуюся фигурку малыша.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,83 +2382,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синно только что ушёл, а замок, казалось, опустел.</w:t>
-[...31 lines deleted...]
-        <w:t>Исчез детский голосок, постоянно звавший папу, пропал маленький комочек, который то и дело цеплялся за ноги, просясь на руки. В замке повсюду стало пусто.</w:t>
+        <w:t>Синно только что ушёл, а древний замок, казалось, опустел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Исчез детский голосок, постоянно звавший папу, пропал маленький комочек, который то и дело цеплялся за ноги, просясь на руки. В древнем замке повсюду стало пусто.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>