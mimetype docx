--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но в глазах Синно читалась зависимость и нежелание расставаться. Он ухватился за край одежды отца и покачал головой.</w:t>
+        <w:t>Но в глазах Синно читалась привязанность и нежелание расставаться. Он ухватился за край одежды отца и покачал головой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Вэнь был человеком сдержанных эмоций, не таким сентиментальным и эмоциональным, как люди.</w:t>
+        <w:t>Шэнь Вэнь был очень сдержан в эмоциях, не таким сентиментальным и эмоциональным, как люди.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Женщина-игрок с короткой стрижкой была высокого уровня и имела при себе несколько артефактов. С трудом подавив панику, она лихорадочно начала соображать.</w:t>
+        <w:t>Женщина-игрок с короткой стрижкой была высокого уровня и имела при себе несколько предметов. С трудом подавив панику, она лихорадочно начала соображать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Роза, как и подобает артефакту уровня B, за день нисколько не увяла и по-прежнему пышно и ярко цвела.</w:t>
+        <w:t>Роза, как и подобает предмету B-класса, за день нисколько не увяла и по-прежнему пышно и ярко цвела.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Благодаря этому повариха перестала так сильно его притеснять, и он перестал каждый день ходить понурым.</w:t>
+        <w:t>Благодаря этому Кухарка перестала так сильно его притеснять, и он перестал каждый день ходить понурым.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>