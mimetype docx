--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Вэнь с холодным лицом легонько стукнул малыша по лбу.</w:t>
+        <w:t>Шэнь Вэнь с холодным лицом крепко стукнул малыша по лбу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За каких-то две минуты белоснежный малыш превратился в грязного поросёнка.</w:t>
+        <w:t>За каких-то две минуты белоснежный малыш превратился в маленького грязнулю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Наверное, ты снова заболел. Может, попросить повариху сварить отвар?</w:t>
+        <w:t>— Наверное, ты снова заболел. Может, попросить кухарку сварить отвар?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,51 +2958,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Никаких «но»! Сегодня ночью мы не обязательно сможем достать суп у поварихи. Если наши эмоции снова выйдут из-под контроля, нас ждёт та же участь, что и того идиота-игрока вчера!</w:t>
+        <w:t>— Никаких «но»! Сегодня ночью мы не обязательно сможем достать суп у кухарки. Если наши эмоции снова выйдут из-под контроля, нас ждёт та же участь, что и того идиота-игрока вчера!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>