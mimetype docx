--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -78,147 +78,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она слегка дрожала и, втянув голову в плечи, поспешно отводила взгляд от смертоносного взгляда поварихи.</w:t>
-[...95 lines deleted...]
-        <w:t>Разгневанная до черноты повариха, услышав слова маленького хозяина, поспешно глубоко вздохнула, чтобы подавить свою ярость и мрачные мысли.</w:t>
+        <w:t>Она слегка дрожала и, втянув голову в плечи, поспешно отводила взгляд от смертоносного взгляда кухарки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Синно, качая короткими ножками, поднял голову и, увидев мрачное лицо кухарки, растерянно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тётя-кухарка, ты не принесла малышу еду?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разгневанная до черноты кухарка, услышав слова маленького хозяина, поспешно глубоко вздохнула, чтобы подавить свою ярость и мрачные мысли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Повариха злобно посмотрела на нескольких помощниц, затем повернулась и улыбнулась маленькому хозяину.</w:t>
+        <w:t>Кухарка злобно посмотрела на нескольких помощниц, затем повернулась и улыбнулась маленькому хозяину.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Повариха похлопала себя по мясистой груди, отчего раздался глухой звук.</w:t>
+        <w:t>Кухарка похлопала себя по мясистой груди, отчего раздался глухой звук.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,83 +526,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сказав это, Синно посмотрел на стоявшую рядом женщину-игрока и заботливо предложил:</w:t>
-[...31 lines deleted...]
-        <w:t>— Тётя, тётя-повариха очень хорошая, она просто устала, пока готовила еду для малыша. Но… но я ем очень мало, можешь взять мою еду.</w:t>
+        <w:t>Сказав это, Синно посмотрел на стоявшую рядом игрока-женщину и заботливо предложил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тётя, тётя-кухарка очень хорошая, она просто устала, пока готовила еду для малыша. Но… но я ем очень мало, можешь взять мою еду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,83 +910,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Новая игрок-женщина взяла суп, но печенье взять не осмелилась. Под холодным, мрачным взглядом поварихи она, чувствуя, как по спине бегут мурашки, быстро ушла.</w:t>
-[...31 lines deleted...]
-        <w:t>Повариха злобно фыркнула и, повернувшись к маленькому хозяину, сказала:</w:t>
+        <w:t>Новая игрок-женщина взяла суп, но печенье взять не осмелилась. Под холодным, мрачным взглядом кухарки она, чувствуя, как по спине бегут мурашки, быстро ушла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кухарка злобно фыркнула и, повернувшись к маленькому хозяину, сказала:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,83 +1038,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тётя-повариха, твой суп такой вкусный!</w:t>
-[...31 lines deleted...]
-        <w:t>Лицо поварихи тут же просияло, и она с гордостью задрала свой тройной подбородок.</w:t>
+        <w:t>— Тётя-кухарка, твой суп такой вкусный!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо кухарки тут же просияло, и она с гордостью задрала свой тройной подбородок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,83 +1134,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Похвала маленького хозяина заставила повариху зардеться от радости. Она тут же забыла о недавнем инциденте с новой игрок-женщиной и, в сопровождении своих помощниц, с триумфом обошла весь замок.</w:t>
-[...31 lines deleted...]
-        <w:t>Повариха хотела, чтобы все слуги в замке, сверху донизу, знали, что маленький хозяин её похвалил!</w:t>
+        <w:t>Похвала маленького хозяина заставила кухарку зардеться от радости. Она тут же забыла о недавнем инциденте с новой игрок-женщиной и, в сопровождении своих помощниц, с триумфом обошла весь замок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кухарка хотела, чтобы все слуги в замке, сверху донизу, знали, что маленький хозяин её похвалил!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ночь в этом инстансе наступает мгновенно. Согласно правилам, на ужин мы должны выпить суп, приготовленный поварихой.</w:t>
+        <w:t>— Ночь в этом инстансе наступает мгновенно. Согласно правилам, на ужин мы должны выпить суп, приготовленный кухаркой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Неужели суп, приготовленный поварихой, — это обязательное правило?</w:t>
+        <w:t>Неужели суп, приготовленный кухаркой, — это обязательное правило?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>