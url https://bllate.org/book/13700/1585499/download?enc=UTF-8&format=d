--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Монстр B-класса, который, используя правила игрушечного городка, заманивал людей в ловушку и питался ими.</w:t>
+        <w:t>Монстр B-класса, который, используя правила Городка игрушек, заманивал людей в ловушку и питался ими.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С этим игрушечным городком что-то не так.</w:t>
+        <w:t>С этим Городком игрушек что-то не так.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В игрушечном городке высоко в небе висело солнце, а фигурки с фальшивыми улыбками стояли на своих местах, играя свои роли.</w:t>
+        <w:t>В Городке игрушек высоко в небе висело солнце, а фигурки с фальшивыми улыбками стояли на своих местах, играя свои роли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоявший у скамейки и наблюдавший за игрушечным городком капитан Ци с удивлением вытаращил глаза и переглянулся со своим товарищем.</w:t>
+        <w:t>Стоявший у скамейки и наблюдавший за Городком игрушек капитан Ци с удивлением вытаращил глаза и переглянулся со своим товарищем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Инстанс B-класса «Игрушечный городок», ключевой монстр убит, инстанс навсегда закрыт.]</w:t>
+        <w:t>[Инстанс B-класса «Городок игрушек», ключевой монстр убит, инстанс навсегда закрыт.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,51 +1998,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Помощник Е, у нашей компании есть какие-нибудь совместные проекты с больницами или мы инвестировали в какие-нибудь детские больницы?</w:t>
+        <w:t>— Спецпомощник Е, у нашей компании есть какие-нибудь совместные проекты с больницами или мы инвестировали в какие-нибудь детские больницы?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,83 +2286,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Помощник Е ответил, что всё понял, повесил трубку и немедленно приступил к переговорам с больницей.</w:t>
-[...31 lines deleted...]
-        <w:t>Водитель на заднем сиденье, услышав разговор Шэнь Яня, сжал руль и не удержался от цоканья языком.</w:t>
+        <w:t>Спецпомощник Е ответил, что всё понял, повесил трубку и немедленно приступил к переговорам с больницей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Водитель, услышав разговор Шэнь Яня, сжал руль и не удержался от цоканья языком.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>