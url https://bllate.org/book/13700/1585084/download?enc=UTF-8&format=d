--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Только когда Синно упёрся в стену на другом конце гостиной и отвёл взгляд от игрушечного городка, он смог опустить руки.</w:t>
+        <w:t>Только когда Синно упёрся в стену на другом конце гостиной и отвёл взгляд от Городка игрушек, он смог опустить руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но игрушечный городок стоял на кофейном столике в центре гостиной, и куда бы Синно ни посмотрел, его взгляд неизбежно цеплялся за него.</w:t>
+        <w:t>Но Городок игрушек стоял на кофейном столике в центре гостиной, и куда бы Синно ни посмотрел, его взгляд неизбежно цеплялся за него.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Возможно, из-за того, что он пытался вырваться из плена игрушечного городка, в следующую секунду мультяшное солнце на левой, восточной стороне городка, скрылось, и на его месте появилась луна.</w:t>
+        <w:t>Возможно, из-за того, что он пытался вырваться из плена Городка игрушек, в следующую секунду мультяшное солнце на левой, восточной стороне городка, скрылось, и на его месте появилась луна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из-за правил, даже если бы он хотел съесть этого аппетитного человека, ему пришлось бы ждать, пока того затянет в этот городок-инстанс.</w:t>
+        <w:t>Из-за правил, даже если бы он хотел съесть этого аппетитного человека, ему пришлось бы ждать, пока того затянет в этот инстанс «Городок игрушек».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Инстанс: Игрушечный городок]</w:t>
+        <w:t>[Инстанс: Городок игрушек]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,83 +1614,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В мире бесконечного потока одна из команд, состоящая почти полностью из сильных игроков B-класса и выше, на треть полегла в этом игрушечном городке.</w:t>
-[...31 lines deleted...]
-        <w:t>Тогда инстанс «Игрушечный городок» только появился, и никто из игроков не знал правил. Несколько игроков, проявив осторожность, отказались от предложений фигурок.</w:t>
+        <w:t>В мире бесконечного потока одна из команд, состоящая почти полностью из сильных игроков B-класса и выше, на треть полегла в этом Городке игрушек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда инстанс «Городок игрушек» только появился, и никто из игроков не знал правил. Несколько игроков, проявив осторожность, отказались от предложений фигурок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,115 +1742,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После этого правила «Игрушечного городка» быстро распространились, и инстанс больше не мог обманывать людей, поэтому ему пришлось сменить тактику.</w:t>
-[...63 lines deleted...]
-        <w:t>Отдел под названием «Управление по особым происшествиям и аномальным способностям» в мире людей в последнее время занимался поиском этого игрушечного городка.</w:t>
+        <w:t>После этого правила «Городка игрушек» быстро распространились, и инстанс больше не мог обманывать людей, поэтому ему пришлось сменить тактику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Используя пространственно-временной разлом между двумя мирами, он виртуально создал ещё более изысканный и сложный Городок игрушек и стал заманивать в него обычных людей в реальном мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отдел под названием «Управление по особым происшествиям и аномальным способностям» в мире людей в последнее время занимался поиском этого Городка игрушек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>