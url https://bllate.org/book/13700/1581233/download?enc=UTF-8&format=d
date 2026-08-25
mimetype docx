--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Среброволосый юноша, опустив взгляд, не расслышал, что сказал Синно.</w:t>
+        <w:t>Сереброволосый юноша, опустив взгляд, не расслышал, что сказал Синно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,83 +110,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Надень, а то заболеешь и снова придётся в пруду сидеть.</w:t>
-[...31 lines deleted...]
-        <w:t>Целый день сидеть, маленький комочек в пруду, без сознания, смотреть на это было больно.</w:t>
+        <w:t>— Надень, а то заболеешь и снова придётся в кровавом пруду сидеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Целый день сидеть, маленький комочек в кровавом пруду, без сознания, смотреть на это было больно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав это, среброволосый юноша с недоумением поднял ножку малыша.</w:t>
+        <w:t>Услышав это, сереброволосый юноша с недоумением поднял ножку малыша.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мама Линь посмотрела на Синно, который от усталости едва держался на ногах и клевал носом, и ей стало его жаль. Она виновато улыбнулась.</w:t>
+        <w:t>Мама Линь посмотрела на Синно, который от усталости едва открывал глаза и клевал носом, и ей стало его жаль. Она виновато улыбнулась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Затем мама Линь посмотрела на среброволосого юношу и с любопытством спросила:</w:t>
+        <w:t>Затем мама Линь посмотрела на сереброволосого юношу и с любопытством спросила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Синно, едва держась на ногах от усталости, всё ещё бормотал:</w:t>
+        <w:t>Синно, чьи веки почти слиплись от усталости, всё ещё бормотал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шэнь Байчжоу, увидев, что дыхание малыша стало ровным, укрыл его одеялом и неуклюже положил рядом подушку для сна.</w:t>
+        <w:t>Шэнь Байчжоу, увидев, что дыхание малыша стало ровным, укрыл его одеялом и неуклюже вложил ему в объятия подушку для очень-очень-очень-очень глубокого сна.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>