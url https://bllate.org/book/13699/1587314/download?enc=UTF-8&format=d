--- v0 (2026-05-23)
+++ v1 (2026-08-05)
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Говоря о фруктах, он ненавязчиво делился множеством интересных фактов из агрономии, причём делал это так искренне и просто, что это вызвало бурное обсуждение в местных интернет-сообществах провинции Лу. Многие жители из окрестностей Цинцзяншаня с гордостью подтверждали, что их родные края славятся своими фруктами.</w:t>
+        <w:t>Говоря о фруктах, он ненавязчиво делился множеством интересных фактов из агрономии, причём делал это так искренне и просто, что это вызвало бурное обсуждение в местных интернет-сообществах провинции Лу. Многие жители из окрестностей Бицзяншаня с гордостью подтверждали, что их родные края славятся своими фруктами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Секретарь Гу, наблюдая, как對方 подтверждает качество персиков, шёпотом обсуждал это с представителем из провинции.</w:t>
+        <w:t>Секретарь Гу, наблюдая, как представитель подтверждает качество персиков, шёпотом обсуждал это с представителем из провинции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>