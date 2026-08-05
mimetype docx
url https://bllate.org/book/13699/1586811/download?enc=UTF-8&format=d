--- v0 (2026-05-24)
+++ v1 (2026-08-05)
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я бы сказал, это проделки клана Пернатых. Разве Камень-мираж добывают не в горах Андуин?</w:t>
+        <w:t>— Я бы сказал, это проделки клана Пернатых. Разве Камень-мираж добывают не на Снежной горе Андуин?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Уровень опасности предмета «Зеркало времени» повышен до S]</w:t>
+        <w:t>[Уровень опасности предмета «Зеркало времени» повышен до ранга S]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Симпатия +1. Текущий уровень симпатии достиг максимума! Награда выдаётся...]</w:t>
+        <w:t>[Благосклонность +1. Текущий уровень благосклонности достиг максимума! Награда выдаётся...]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>