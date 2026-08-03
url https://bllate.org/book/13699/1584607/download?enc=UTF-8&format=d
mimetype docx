--- v0 (2026-05-15)
+++ v1 (2026-08-03)
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А главное, неожиданный опыт прямой трансляции в «Мире Демонов» принёс Линь Жяню чувство удовлетворения.</w:t>
+        <w:t>А главное, неожиданный опыт прямой трансляции в «Мире Демонов» принёс Линь Жаню чувство удовлетворения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А Цзе, вместо того чтобы мечтать о богатстве, лучше в следующем семестре сдай наконец четвёртый уровень, — с无奈й и смехом ответил Линь Жань, упаковывая очередной ящик персиков.</w:t>
+        <w:t>— А Цзе, вместо того чтобы мечтать о богатстве, лучше в следующем семестре сдай наконец четвёртый уровень, — с беспомощностью и смехом ответил Линь Жань, упаковывая очередной ящик персиков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако, глядя на Цзян Цзе, который с каждым днём становился всё активнее, Линь Жань вспомнил о полученной им «Полной версии Зеркала Лилит».</w:t>
+        <w:t>Однако, глядя на Цзян Цзе, который с каждым днём становился всё активнее, Линь Жань вспомнил о полученном им «Полном зеркале времени Лилит».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Их пока точно нельзя продавать. Мне нужно будет их изучить, — Линь Жань знал, что эти мутировавшие золотые плоды определённо связаны с золотыми плодами из игры, но не был в этом уверен.</w:t>
+        <w:t>— Их пока точно нельзя продавать. Мне нужно будет их изучить, — Линь Жань знал, что эти мутировавшие золотые плоды определённо связаны с Особыми золотыми фруктами из Мира Демонов, но не был в этом уверен.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>