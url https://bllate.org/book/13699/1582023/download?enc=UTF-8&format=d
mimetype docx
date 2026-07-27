--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Симпатия +20, текущий уровень: 50!]</w:t>
+        <w:t>[Благосклонность +20, текущий уровень: 50!]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Вот это да! Оказывается, если гладить его вживую, симпатия растёт так быстро?»</w:t>
+        <w:t>«Вот это да! Оказывается, если гладить его вживую, благосклонность растёт так быстро?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Системное уведомление: После достижения 50 очков симпатии, детёныш с определённой вероятностью будет помогать игроку в выполнении заданий в качестве партнёра.]</w:t>
+        <w:t>[Системное уведомление: После достижения 50 очков благосклонности, детёныш с определённой вероятностью будет помогать игроку в выполнении заданий в качестве партнёра.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Нужно будет при случае сшить Угольку маленький слюнявчик, чтобы он не пачкал шёрстку, когда пьёт молоко…»</w:t>
+        <w:t>«Нужно будет при случае сшить Угольку маленький нагрудник, чтобы он не пачкал шёрстку, когда пьёт молоко…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>