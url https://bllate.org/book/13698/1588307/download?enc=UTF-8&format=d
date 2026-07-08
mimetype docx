--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раз Цинжань наслаждалась почестями императорской семьи, то когда она понадобилась династии Цинь, она обязана исполнить свой долг, — произнёс наследный принц, но слова его звучали неискренне. В глубине души он был согласен с супругой князя Жуй, которая однажды сказала: «Зачем нужны воины, если приходится отдавать женщин замуж по союзу?».</w:t>
+        <w:t>— Раз Цинжань наслаждалась почестями императорской семьи, то когда она понадобилась династии Цинь, она обязана исполнить свой долг, — произнёс наследный принц, но слова его звучали неискренне. В глубине души он был согласен с супругом князя Жуй, который однажды сказал: «Зачем нужны воины, если приходится отдавать женщин замуж по союзу?».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кроме того, что шуаны с трудом рожают, других недостатков у супруги князя Жуй я не вижу, — задумчиво произнесла императрица. — Чем выбирать для Жуй несколько знатных боковых супруг, которые потом перессорятся, лучше взять одну из простой семьи. Пусть родит ребёнка, а запишем его на имя супруги.</w:t>
+        <w:t>— Кроме того, что шуаны с трудом рожают, других недостатков у Принцессы-консорт князя Жуй я не вижу, — задумчиво произнесла императрица. — Чем выбирать для Жуй несколько знатных боковых супруг, которые потом перессорятся, лучше взять одну из простой семьи. Пусть родит ребёнка, а запишем его на имя Принцессы-консорт.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,115 +1646,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Матушка, не стоит больше думать о наложницах для князя Жуй, — наследный принц прикрыл глаза. — Лучше отправьте к супруге князя Жуй несколько доверенных лекарей, пусть займутся его здоровьем.</w:t>
-[...63 lines deleted...]
-        <w:t>Через три дня в княжескую резиденцию Жуй рекой потекли целебные отвары и снадобья. Официально было объявлено, что супруга князя Жуй после долгой болезни ещё слаб, и императрица прислала ему укрепляющие средства. Лекари, посещавшие резиденцию, ни у кого не вызвали подозрений.</w:t>
+        <w:t>— Матушка, не стоит больше думать о наложницах для князя Жуй, — наследный принц прикрыл глаза. — Лучше отправьте к супругу князя Жуй несколько доверенных лекарей, пусть займутся его здоровьем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Императрица всё ещё не понимала. Принцесса-консорт князя Жуй всегда был перед ней почтителен, молчалив, и она была им довольна. Потому и уступила, перестав искать для Гу Чжао боковых супруг. Неужели Принцесса-консорт князя Жуй так ревнив? Но она знала, что у наследного принца острый глаз, и, не став спорить, кивнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через три дня в княжескую резиденцию Жуй рекой потекли целебные отвары и снадобья. Официально было объявлено, что Принцесса-консорт князя Жуй после долгой болезни ещё слаб, и императрица прислала ему укрепляющие средства. Лекари, посещавшие резиденцию, ни у кого не вызвали подозрений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Супруга, плохо! Князя увёл четвёртый принц!</w:t>
+        <w:t>— Принцесса-консорт, плохо! Князя увёл четвёртый принц!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Би Тао, сообщи управляющему Цинь, пусть он известит наследного принца.</w:t>
+        <w:t>— Би Тао, сообщи командиру Цинь, пусть он известит наследного принца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>