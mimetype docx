--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Длинные пальцы Гу Чжао развязали пояс, и верхняя одежда соскользнула вниз. Гу Чжао, словно распаковывая долгожданное сокровище, не позволил ему помочь и сам осторожно снял с него одежды. Лёгкое нижнее бельё мягко опустилось на пол. Кожа, белая и гладкая, как фарфор, отливала жемчужным блеском, а стройные, длинные ноги подчёркивали изящество фигуры. От недавней болезни он немного похудел, и на животе едва угадывались кубики пресса.</w:t>
+        <w:t>Длинные пальцы Гу Чжао развязали пояс, и верхняя одежда соскользнула вниз. Гу Чжао, словно распаковывая долгожданное сокровище, не позволил ему помочь и сам осторожно снял с него одежды. Лёгкое нижнее бельё мягко опустилось на пол. Кожа, белая и гладкая, как фарфор, отливала жемчужным блеском, а стройные, длинные ноги подчёркивали изящество фигуры. За последнее время он немного похудел, и на животе едва угадывались кубики пресса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мельчайшие капельки, сорвавшиеся с ресниц, увлажнили тёмные, как вороново крыло, волосы у висков, оставив влажный, мерцающий след. Словно русалка, сидящая на рифе, наполовину погружённая в морскую воду, под лучами послеполуденного солнца. Её гладкая, как раковина, чешуя отливала нежным жемчугом.</w:t>
+        <w:t>Мельчайшие капельки, сорвавшиеся с ресниц, увлажнили тёмные, как вороново крыло, волосы у висков, оставив влажный, мерцающий след. Словно тритон, сидящий на рифе, наполовину погружённый в морскую воду, под лучами послеполуденного солнца. Его гладкая, как раковина, чешуя отливала нежным жемчугом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>