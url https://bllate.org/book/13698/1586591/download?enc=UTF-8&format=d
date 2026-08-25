--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За безупречным, точно ясный месяц, обликом Наследного принца скрывалась та же беспощадность, что текла в жилах всех правителей их рода. Жун Цунцзинь понимал: решившись на этот шаг, он наверняка привлек к себе внимание брата. В будущем… Наследный принц вполне может пожелать его смерти. Впрочем, теперь это уже не имело значения.</w:t>
+        <w:t>За безупречным, точно ясный месяц, обликом Наследного принца скрывалась та же беспощадность, что текла в жилах всех правителей их рода. Жун Цунцзинь понимал: решившись на этот шаг, он наверняка привлек к себе внимание Наследного принца. В будущем… Наследный принц вполне может пожелать его смерти. Впрочем, теперь это уже не имело значения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Спал он беспокойно. В первые дни после свадьбы, снедаемый робостью и страхом разочаровать своего божественного супруга, он спал вполуха, боясь лишний раз пошевелиться. Но по мере того как их отношения становились ближе, тревоги отступили. Возможность делить ложе с любимым человеком была для него счастьем, о котором он прежде и мечтать не смел.</w:t>
+        <w:t>Спал он беспокойно. В первые дни после свадьбы, снедаемый робостью и страхом разочаровать свою божественную супругу, он спал вполуха, боясь лишний раз пошевелиться. Но по мере того как их отношения становились ближе, тревоги отступили. Возможность делить ложе с любимым человеком была для него счастьем, о котором он прежде и мечтать не смел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я во всем тебя слушаюсь, но в этом вопросе — не стану, — он погрозил супругу пальцем и, прищурившись, добавил: — В день свадьбы ты обещал идти со мной рука об руку всю жизнь. Не смей брать свои слова назад.</w:t>
+        <w:t>— Я во всем тебя слушаюсь, но в этом вопросе — не стану, — он погрозил супруге пальцем и, прищурившись, добавил: — В день свадьбы ты обещала идти со мной рука об руку всю жизнь. Не смей брать свои слова назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>К обеду подали больше десятка блюд. Гу Чжао первым делом налил супругу чашу супа и положил в его тарелку с узором из голубых лотосов два самых лакомых кусочка мяса. Только после этого он принялся за еду сам. Госпожа маркиза Динъюань прислала человека за Фу Тун, и та уехала в поместье, так что прислуживать осталась одна Би Тао. Впрочем, её помощь не требовалась — она лишь стояла у приоткрытого резного окна, наблюдая за трапезой.</w:t>
+        <w:t>К обеду подали больше десятка блюд. Гу Чжао первым делом налил супруге чашу супа и положил в её тарелку с узором из голубых лотосов два самых лакомых кусочка мяса. Только после этого он принялся за еду сам. Госпожа маркиза Динъюань прислала человека за Фу Тун, и та уехала в поместье, так что прислуживать осталась одна Би Тао. Впрочем, её помощь не требовалась — она лишь стояла у приоткрытого резного окна, наблюдая за трапезой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глядя на него, Гу Чжао не выдержал и рассмеялся. Подперев щеку рукой, он забыл о еде, любуясь своей принцессой-консорт. В душе его пела гордость: его вкус не подвел, он выбрал лучшего супруга в мире. Во всем Ванцзине, да что там — во всей империи Цинь не найти никого прекраснее его Цунцзинь.</w:t>
+        <w:t>Глядя на неё, Гу Чжао не выдержал и рассмеялся. Подперев щеку рукой, он забыл о еде, любуясь своей принцессой-консорт. В душе его пела гордость: его вкус не подвел, он выбрал лучшего супруга в мире. Во всем Ванцзине, да что там — во всей империи Цинь не найти никого прекраснее его Цунцзинь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Куда? И надолго ли? — Гу Чжао встревожился. Пальцы его невольно сжались на руке супруга.</w:t>
+        <w:t>— Куда? И надолго ли? — Гу Чжао встревожился. Пальцы его невольно сжались на руке супруги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но Наследный принц внезапно подал прошение об отъезде в Шэньси на поиски некоего «Совершенного мужа Юйсюаня», который якобы владел секретом бессмертия. Император Цзяньюань, пребывая в восторге, осыпал принца золотом и велел немедленно отправляться в путь. А дела Ичжоу поручили командиру Цинь из Восточного дворца, секретарю Лю и какому-то «господину без чина».</w:t>
+        <w:t>Но Наследный принц внезапно подал прошение об отъезде в Цинчжоу на поиски некоего «Совершенного мужа Юйсюаня», который якобы владел секретом бессмертия. Император Цзяньюань, пребывая в восторге, осыпал принца золотом и велел немедленно отправляться в путь. А дела Ичжоу поручили командиру Цинь из Восточного дворца, секретарю Лю и какому-то «господину без чина».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>