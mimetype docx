--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В тот год, когда поместье Динъюань только перебралось в столицу, после весеннего пира твой брат представил императору благодарственное письмо. Это был настоящий шедевр — слог столь изящный и утончённый, что даже лучшие выпускники академии не смогли бы написать лучше. Я был так поражён его талантом, что во что бы то ни стало решил заполучить его к себе.</w:t>
+        <w:t>— В тот год, когда поместье Динъюань только перебралось в столицу, после весеннего пира твой брат представил императору благодарственное письмо. Это был настоящий шедевр — слог столь изящный и утончённый, что даже Таньхуа не смогли бы написать лучше. Я был так поражён его талантом, что во что бы то ни стало решил заполучить его к себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пятьсот тысяч лянов чистого серебра. Тридцать тысяч воинов Мобэй будут благодарны до глубины души. Они должны знать, кто именно спас их от голода и гибели.</w:t>
+        <w:t>— Пятьсот тысяч лянов чистого серебра. Триста тысяч воинов Мобэй будут благодарны до глубины души. Они должны знать, кто именно спас их от голода и гибели.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Благодарю, Ван-е, — глаза Жун Цунцзиня на мгновение потеплели, наполнившись мягким светом.</w:t>
+        <w:t>— Благодарю, Князь, — глаза Жун Цунцзиня на мгновение потеплели, наполнившись мягким светом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Понятно. Значит, твоя супруга тебя игнорирует, — принц решил зайти с другой стороны. Он откинулся на спинку кресла и небрежно взял чашку чая.</w:t>
+        <w:t>— Понятно. Значит, твой супруг тебя игнорирует, — принц решил зайти с другой стороны. Он откинулся на спинку кресла и небрежно взял чашку чая.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эти старухи были самыми мерзкими. После свадьбы, во время их первой совместной трапезы, Гу Чжао с искренним изумлением признался: оказывается, яшмовый рис должен быть горячим. Прежде няньки уверяли его, будто холодным он куда вкуснее.</w:t>
+        <w:t>Эти старухи были самыми мерзкими. После свадьбы, во время их первой совместной трапезы, Гу Чжао с искренним изумлением признался: оказывается, рис «Яшмовый стебель» должен быть горячим. Прежде няньки уверяли его, будто холодным он куда вкуснее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4302,51 +4302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ван-е сегодня дома? — спросил Жун Цунцзинь, стоя на галерее. Ветер трепал полы его одежд.</w:t>
+        <w:t>— Князь сегодня дома? — спросил Жун Цунцзинь, стоя на галерее. Ветер трепал полы его одежд.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>