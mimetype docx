--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -398,83 +398,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В императорском дворце Гу Чжао не кланялся так истово даже императрице. Он был принцем по праву рождения, и единственными, перед кем он склонял голову, были государь, его супруга да духи предков в родовом храме династии Цинь. Обычно все падали ниц перед ним, и маркиз Динъюань в страшном сне не мог представить, что член императорской семьи станет отвешивать поклоны его домочадцам.</w:t>
-[...31 lines deleted...]
-        <w:t>— Я должен поблагодарить маркиза и его супругу за то, что позволили Цунцзиню выйти за меня, — произнес Гу Чжао. Улыбка на его лице чуть померкла, он выпрямился и крепко сжал руку Жун Цунцзиня. В его черных, блестящих глазах промелькнула несвойственная ему серьезность. — Я знаю, что за мной идет дурная слава... и что я не чета молодому господину Юю...</w:t>
+        <w:t>В императорском дворце Гу Чжао не кланялся так истово даже императрице. Он был принцем по праву рождения, и единственными, перед кем он склонял голову, были государь, Императрица да духи предков в родовом храме династии Цинь. Обычно все падали ниц перед ним, и маркиз Динъюань в страшном сне не мог представить, что член императорской семьи станет отвешивать поклоны его домочадцам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я должен поблагодарить маркиза и его супругу за то, что позволили Цунцзиню выйти за меня, — произнес Гу Чжао. Улыбка на его лице чуть померкла, он выпрямился и крепко сжал руку Жун Цунцзиня. В его черных, блестящих глазах промелькнула несвойственная ему серьезность. — Я знаю, что за мной идет дурная слава... и что я не чета молодому господину Юй...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Отец, — Гу Чжао, проигнорировав их испуг, почтительно сложил руки. Затем повернулся к госпоже Жун: — Матушка.</w:t>
+        <w:t>— Отец, — Гу Чжао, проигнорировав их испуг, почтительно сложил руки. Затем повернулся к госпоже маркизе Динъюань: — Матушка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ах... да, конечно! — спохватилась госпожа Жун. Она украдкой взглянула на Гу Чжао — тот сиял, не сводя восторженного взгляда с супруга. — Хосян, вели накрывать на стол!</w:t>
+        <w:t>— Ах... да, конечно! — спохватилась госпожа маркиза Динъюань. Она украдкой взглянула на Гу Чжао — тот сиял, не сводя восторженного взгляда с супруга. — Хосян, вели накрывать на стол!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цунцзинь вздрогнул. Ли Цзян был генералом третьего ранга. Оставить пост и явиться в столицу без указа — это тяжкое преступление.</w:t>
+        <w:t>Цунцзинь вздрогнул. Ли Цзян был Генералом Гуйдэ. Оставить пост и явиться в столицу без указа — это тяжкое преступление.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>