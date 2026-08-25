--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если победит Чёрный генерал, — Цунцзинь коснулся пальцем сверчка с блестящей чёрной спинкой, который как раз чистил свои зазубренные передние лапки, — тогда Ван-е поцелует меня. А если победит Генерал Золотая Броня...</w:t>
+        <w:t>— Если победит Чёрный генерал, — Цунцзинь коснулся пальцем сверчка с блестящей чёрной спинкой, который как раз чистил свои зазубренные передние лапки, — тогда Князь поцелует меня. А если победит Генерал Золотая Броня...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тогда я поцелую Ван-е, — тихо произнёс Цунцзинь. Он выглядел немного смущённым, но в глазах его по-прежнему плясали искорки смеха.</w:t>
+        <w:t>— Тогда я поцелую Князя, — тихо произнёс Цунцзинь. Он выглядел немного смущённым, но в глазах его по-прежнему плясали искорки смеха.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Погода становится теплее, в саду полно сверчков. Я помогу Ван-е наловить новых, они наверняка будут ещё лучше Генерала Золотой Брони, — мягко утешил его Цунцзинь, подойдя ближе. — В саду поместья Динъюань тоже много тенистых мест среди камней, там наверняка найдутся добрые певцы. Я напишу в поместье, чтобы нам помогли с поисками.</w:t>
+        <w:t>— Погода становится теплее, в саду полно сверчков. Я помогу Князю наловить новых, они наверняка будут ещё лучше Генерала Золотой Брони, — мягко утешил его Цунцзинь, подойдя ближе. — В саду поместья Динъюань тоже много тенистых мест среди камней, там наверняка найдутся добрые певцы. Я напишу в поместье, чтобы нам помогли с поисками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Всё уже собрано, — кротко ответил Цунцзинь. — Если Ван-е свободен, прошу его сопроводить меня в родительский дом.</w:t>
+        <w:t>— Всё уже собрано, — кротко ответил Цунцзинь. — Если Князь свободен, прошу его сопроводить меня в родительский дом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,83 +1998,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Приветствую Ванфэй, — вошедший маленький евнух с круглым, добродушным лицом сначала поклонился Цунцзиню.</w:t>
-[...31 lines deleted...]
-        <w:t>Тот кивнул, и Сяо Лэцзы, отвесив ещё полпокпона, поспешил к князю. С тех пор как в поместье вошёл новый хозяин, многие обязанности Сяо Лэцзы перешли к служанкам Ванфэй. Редко выпадал случай проявить себя, поэтому он с особым тщанием помог князю облачиться в тёмное одеяние с прямым воротом, расшитое серебряным узором «бегущая волна». Пояс из белой кожи, украшенный пластинами из рога носорога, подчёркивал стройную, крепкую фигуру юноши.</w:t>
+        <w:t>— Приветствую Принцессу-консорт, — вошедший маленький евнух с круглым, добродушным лицом сначала поклонился Цунцзиню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот кивнул, и Сяо Лэцзы, отвесив ещё полпокпона, поспешил к князю. С тех пор как в поместье вошёл новый хозяин, многие обязанности Сяо Лэцзы перешли к служанкам Принцессы-консорт. Редко выпадал случай проявить себя, поэтому он с особым тщанием помог князю облачиться в тёмное одеяние с прямым воротом, расшитое серебряным узором «бегущая волна». Пояс из белой кожи, украшенный пластинами из рога носорога, подчёркивал стройную, крепкую фигуру юноши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Би Тао и Фу Тун невольно замерли. Они знали, что Ван-е хорош собой, но он всегда выглядел неряшливо: одежда в складках и пятнах, волосы вечно растрёпаны. Они привыкли видеть в нём просто добродушного и простого человека, но никак не ожидали, что, стоит ему привести себя в порядок, он окажется столь блистательным красавцем.</w:t>
+        <w:t>Би Тао и Фу Тун невольно замерли. Они знали, что Князь хорош собой, но он всегда выглядел неряшливо: одежда в складках и пятнах, волосы вечно растрёпаны. Они привыкли видеть в нём просто добродушного и простого человека, но никак не ожидали, что, стоит ему привести себя в порядок, он окажется столь блистательным красавцем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Надев ароматический мешочек, собственноручно вышитый мужем, Гу Чжао бережно расправил кисточки, и в его глазах промелькнуло довольство.</w:t>
+        <w:t>Надев ароматический мешочек, собственноручно вышитый супругом, Гу Чжао бережно расправил кисточки, и в его глазах промелькнуло довольство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,83 +2318,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Благодарю, Ван-е, — Цунцзинь коснулся его ладони, и в его янтарных глазах отразилась нежность.</w:t>
-[...31 lines deleted...]
-        <w:t>По правилам, чем богаче дары для гуйнина, тем больше уважения выказывает семья мужа. Поскольку Князь Жуй жил в собственном поместье, всеми делами заправлял Ванфэй. Обычно императрица присылала долю подарков от себя, но в последнее время в Хойчжоу было неспокойно. Четвёртый принц на праздничном пиру сумел угодить императору, подарив ему великолепную яшмовую композицию, и его мать, наложница Сянь, получила право помогать в управлении внутренним дворцом.</w:t>
+        <w:t>— Благодарю, Князь, — Цунцзинь коснулся его ладони, и в его янтарных глазах отразилась нежность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По правилам, чем богаче дары для гуйнина, тем больше уважения выказывает семья мужа. Поскольку Князь Жуй жил в собственном поместье, всеми делами заправляла Принцесса-консорт. Обычно императрица присылала долю подарков от себя, но в последнее время в Хойчжоу было неспокойно. Четвёртый принц на праздничном пиру сумел угодить императору, подарив ему великолепную яшмовую композицию, и его мать, Достойная наложница Сянь, получила право помогать в управлении внутренним дворцом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ван-е, довольно. Если мы возьмём больше, это нарушит придворный устав.</w:t>
+        <w:t>— Князь, довольно. Если мы возьмём больше, это нарушит придворный устав.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>