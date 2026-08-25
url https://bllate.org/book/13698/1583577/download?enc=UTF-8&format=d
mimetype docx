--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сердце Жун Цунцзиня тоже сжалось от тоски. Его родители и брат сделали всё возможное, чтобы защитить его. Он же, со своим холодным нравом, никогда не пытался изменить ход событий, живя одним днём. Теперь… теперь настала его очередь защищать поместье Динъюань.</w:t>
+        <w:t>Сердце Жун Цунцзиня тоже сжалось от тоски. Его родители и брат сделали всё возможное, чтобы защитить его. Он же, со своим холодным нравом, никогда не пытался изменить ход событий, живя одним днём. Теперь… теперь настала его очередь защищать поместье маркиза Динъюань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но как бы глуп он ни был, пока он дышит, найдутся чиновники, жаждущие власти и готовые примкнуть к нему. Вот и поместье маркиза Динъюань выдало своего законнорожденного шуана за дурака.</w:t>
+        <w:t>Но как бы глуп он ни был, пока он дышит, найдутся чиновники, жаждущие власти и готовые примкнуть к нему. Вот и поместье маркиза Динъюань выдало своего законного шуана за дурака.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лента уже дважды обвилась вокруг талии Гу Чжао. В руках Жун Цунцзиня остался лишь самый кончик. Он сбеспомощно (беспомощностью) шагнул вперёд, сокращая расстояние между ними.</w:t>
+        <w:t>Лента уже дважды обвилась вокруг талии Гу Чжао. В руках Жун Цунцзиня остался лишь самый кончик. Он сбеспомощно шагнул вперёд, сокращая расстояние между ними.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Евнух Гу Чжао ловко поклонился и поспешил отдать приказания.</w:t>
+        <w:t>Евнух Сяо Лэцзы ловко поклонился и поспешил отдать приказания.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4238,51 +4238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я сегодня так счастлив, — Гу Чжао прижал руку к груди. Тепло распирало его изнутри, и казалось, если он не скажет этого, его сердце выпрыгнет от радости. — Счастливее, чем когда мой «Чёрный генерал» победил «Золотую Броню».</w:t>
+        <w:t>— Я сегодня так счастлив, — Гу Чжао прижал руку к груди. Тепло распирало его изнутри, и казалось, если он не скажет этого, его сердце выпрыгнет от радости. — Счастливее, чем когда мой «Чёрный генерал» победил «Генерала Золотую Броню».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4974,51 +4974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мне нужен только ты.</w:t>
+        <w:t>— Мне нужна только ты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5614,51 +5614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это… — пальцы Гу Чжао, лежавшие на плече Жун Цунцзиня, слегка сжались. Он выпрямился и заявил: — Брат наказал мне, что в первую брачную ночь ты должен служить мне!</w:t>
+        <w:t>— Это… — пальцы Гу Чжао, лежавшие на плече Жун Цунцзиня, слегка сжались. Он выпрямился и заявил: — Брат наказал мне, что в первую брачную ночь ты должна служить мне!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>