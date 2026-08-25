--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но какое ему до этого дело? Один изменяет, другой наслаждается красотой, а он, Юй Линси, остаётся в дураках, да ещё и без всякой выгоды. Он нахмурился, и внезапная мысль озарила его. В императорской семье редко брали в жёны юношей. Если бы наследный принц действительно хотел Жун Цунцзиня, он бы давно уже расторг их помолвку. Ведь род Динъюань и род Юй помолвлены уже больше года. Одно слово наследного принца — и род Юй тут же уступил бы дорогу. Разве посмели бы они спорить с ним?</w:t>
+        <w:t>Но какое ему до этого дело? Один изменяет, другой наслаждается красотой, а он, Юй Линси, остаётся в дураках, да ещё и без всякой выгоды. Он нахмурился, и внезапная мысль озарила его. В императорской семье редко брали в жёны юношей. Если бы наследный принц действительно хотел Жун Цунцзиня, он бы давно уже расторг их помолвку. Ведь Поместье маркиза Динъюань и Поместье Юй помолвлены уже больше года. Одно слово наследного принца — и Поместье Юй тут же уступило бы дорогу. Разве посмели бы они спорить с ним?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Линси медленно сжал кулаки, в одно мгновение приняв решение. Великие дела не терпят мелочности. Даже получив степень цзиньши, можно было десятилетиями прозябать на мелкой должности восьмого ранга. Слава семьи Юй померкла, и помощи от родни ждать не приходилось. Тесть из рода Динъюань был бы, конечно, хорошей подмогой, но какой бы властью ни обладал род Динъюань, они всё равно оставались лишь подданными.</w:t>
+        <w:t>Юй Линси медленно сжал кулаки, в одно мгновение приняв решение. Великие дела не терпят мелочности. Даже получив степень цзиньши, можно было десятилетиями прозябать на мелкой должности восьмого ранга. Слава семьи Юй померкла, и помощи от родни ждать не приходилось. Тесть из Поместья маркиза Динъюань был бы, конечно, хорошей подмогой, но какой бы властью ни обладало Поместье маркиза Динъюань, они всё равно оставались лишь подданными.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>До сегодняшнего дня Юй Линси хотел жениться на Жун Цунцзине лишь из-за власти рода Динъюань, а после встречи в храме Юйцин был очарован его красотой.</w:t>
+        <w:t>До сегодняшнего дня Юй Линси хотел жениться на Жун Цунцзине лишь из-за власти Поместья маркиза Динъюань, а после встречи в храме Юйцин был очарован его красотой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,211 +1230,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Свадьба близко… какие планы у рода Динъюань? — раздался низкий, но мягкий и приятный голос.</w:t>
-[...159 lines deleted...]
-        <w:t>Госпожа Динъюань сдалась. Она была готова породниться с семьёй Юй и потому, превозмогая болезнь, приняла госпожу Юй.</w:t>
+        <w:t>— Свадьба близко… какие планы у Поместья маркиза Динъюань? — раздался низкий, но мягкий и приятный голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А какие могут быть планы, — устало ответила Госпожа маркиза Динъюань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До свадьбы с каждым днём всё меньше времени. Сестрица, не обижайся на мою прямоту, — в спальне госпожа Юй с тревогой смотрела на Госпожу маркизу Динъюань. Месяц назад, когда та приходила к ним требовать объяснений, она была цветущей женщиной, не уступающей в силе духа мужчинам. Теперь же её щёки впали, подбородок заострился, кожа пожелтела, а глаза казались выпуклыми на исхудавшем лице. В комнате стоял тяжёлый, невыветривающийся запах лекарств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хорошо, что я пришла», — подумала госпожа Юй. Если Госпожа маркиза Динъюань умрёт, Жун Цунцзиню придётся три года носить траур. Что же станет со свадьбой её сына?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа маркиза Динъюань медленно кивнула. Теперь госпожа Юй не казалась ей такой уж отвратительной. Над её головой словно сиял нимб! Каким бы ни был Юй Линси — распутным и падким на женщин, — он всё же лучше дурака.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Госпожа маркиза Динъюань сдалась. Она была готова породниться с семьёй Юй и потому, превозмогая болезнь, приняла госпожу Юй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,147 +1646,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Её слова были смесью лести и угроз. Она и давала роду Динъюань возможность сохранить лицо, и угрожала донести дело до столичного суда.</w:t>
-[...95 lines deleted...]
-        <w:t>Юноши редко могли иметь детей, а род Динъюань был слишком могущественен. Если тесть будет таким влиятельным, Юй Линси будет трудно завести других детей. Госпожа Юй была категорически против, но она чувствовала, как меняется ветер в столице, и видела благосклонность императрицы к роду Динъюань.</w:t>
+        <w:t>Её слова были смесью лести и угроз. Она и давала Поместью маркиза Динъюань возможность сохранить лицо, и угрожала донести дело до столичного суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По её мнению, Юй Линси был прекрасной партией. Их семья — учёная, а Юй Линси сам сдал экзамены. Жениться на сыне грубых вояк из Поместья маркиза Динъюань — это уже снисхождение. И то, что Жун Цунцзинь смеет отказываться от брака, вызывало в ней лишь отвращение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но свадьба третьего сына была связана с политикой, и всё решал господин Юй. Видя, что императрица несколько раз одаривала Поместье маркиза Динъюань, господин Юй твёрдо решил породниться с ними и даже сказал: «Пусть мать и сын уходят, после свадьбы разберёмся».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноши редко могли иметь детей, а Поместье маркиза Динъюань было слишком могущественно. Если тесть будет таким влиятельным, Юй Линси будет трудно завести других детей. Госпожа Юй была категорически против, но она чувствовала, как меняется ветер в столице, и видела благосклонность императрицы к Поместью маркиза Динъюань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Закончив свою речь, госпожа Юй с уверенной и доброжелательной улыбкой посмотрела на госпожу Динъюань, ожидая её согласия.</w:t>
+        <w:t>Закончив свою речь, госпожа Юй с уверенной и доброжелательной улыбкой посмотрела на Госпожу маркизу Динъюань, ожидая её согласия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,147 +1966,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Госпожа Юй была в недоумении. По её мнению, у рода Динъюань не было иного выбора, кроме как согласиться на свадьбу. Она была уверена, что держит их за горло, и потому решилась на прямой разговор.</w:t>
-[...95 lines deleted...]
-        <w:t>— Вон! — указала на дверь госпожа Динъюань, её голос был сильным и низким.</w:t>
+        <w:t>Госпожа Юй была в недоумении. По её мнению, у Поместья маркиза Динъюань не было иного выбора, кроме как согласиться на свадьбу. Она была уверена, что держит их за горло, и потому решилась на прямой разговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она и не подозревала, что у Поместья маркиза Динъюань был запасной вариант — шестой принц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И терзания Госпожи маркизы Динъюань были связаны не с Поместьем Юй, а именно с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вон! — указала на дверь Госпожа маркиза Динъюань, её голос был сильным и низким.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чаша весов в душе госпожи Динъюань решительно склонилась в одну сторону, да так, что и сами весы перевернулись. Она холодно рассмеялась, окончательно потеряв всякую надежду на союз с родом Юй.</w:t>
+        <w:t>Чаша весов в душе Госпожи маркизы Динъюань решительно склонилась в одну сторону, да так, что и сами весы перевернулись. Она холодно рассмеялась, окончательно потеряв всякую надежду на союз с Поместьем Юй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,83 +2222,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты! — она в гневе отвернулась, не желая больше говорить с госпожой Динъюань.</w:t>
-[...31 lines deleted...]
-        <w:t>— Вернись! — Голос госпожи Динъюань прозвучал, как колокол, и на её щеках даже проступил румянец.</w:t>
+        <w:t>— Ты! — она в гневе отвернулась, не желая больше говорить с Госпожой маркизой Динъюань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вернись! — Голос Госпожи маркизы Динъюань прозвучал, как колокол, и на её щеках даже проступил румянец.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>