--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Цунцзинь, возвращайся в Дяньнань, в нашу родовую резиденцию, — внезапно сказал он.</w:t>
+        <w:t>— Цунцзинь, возвращайся в Поместье маркиза Динъюань в Дяньнани, — внезапно сказал он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Два пути: либо выходи замуж за господина Юй, либо возвращайся в Дяньнань. Выбирай сам. Не обращай внимания на наследного принца, — твёрдо сказал Жун И.</w:t>
+        <w:t>— Два пути: либо выходи замуж за господина Юй, либо возвращайся в Поместье маркиза Динъюань в Дяньнани. Выбирай сам. Не обращай внимания на наследного принца, — твёрдо сказал Жун И.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тебе нравится этот браслет или тот, кто его подарил? — спросил он. — Боюсь, ни то, ни другое. Просто милость небес, от которой нельзя отказаться.</w:t>
+        <w:t>— Тебе нравится этот браслет или тот, кто его подарил? — спросил он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Боюсь, ни то, ни другое. Просто милость небес, от которой нельзя отказаться, — ответил Жун Цунцзинь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>