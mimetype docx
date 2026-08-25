--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маркиз Динъюань на удивление не поехал в столичный гарнизон, а остался в своей резиденции.</w:t>
+        <w:t>Маркиз Динъюань на удивление не поехал в столичный гарнизон, а остался в Поместье маркиза Динъюань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Десять тысяч воинов, охранявших Дяньнань, были личной гвардией рода Динъюань.</w:t>
+        <w:t>Сто тысяч воинов, охранявших Дяньнань, были личной гвардией рода Динъюань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,83 +238,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слуга доложил о прибытии дворцового посланника, сообщив, что в главном зале уже установлен алтарь для подношений. Маркиз отложил бумаги и, поспешно поправив одежду, направился в главный зал. На полпути он столкнулся с госпожой Динъюань, которая также торопливо приводила себя в порядок, чтобы встретить гостя. Их взгляды встретились, и, как бывает у супругов, проживших много лет вместе, всё стало ясно без слов.</w:t>
-[...31 lines deleted...]
-        <w:t>— Пойдёмте вместе, маркиз, — сказала госпожа Динъюань. Узнав, что Жун Цунцзинь сегодня отправится во дворец, она не спала всю ночь, тревожась о его судьбе и переживая из-за скандала с семьёй Юй. За один день под её глазами залегли тёмные круги, и лицо осунулось.</w:t>
+        <w:t>Слуга доложил о прибытии дворцового посланника, сообщив, что в главном зале уже установлен алтарь для подношений. Маркиз отложил бумаги и, поспешно поправив одежду, направился в главный зал. На полпути он столкнулся с госпожой маркизой Динъюань, которая также торопливо приводила себя в порядок, чтобы встретить гостя. Их взгляды встретились, и, как бывает у супругов, проживших много лет вместе, всё стало ясно без слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдёмте вместе, маркиз, — сказала госпожа маркиза Динъюань. Узнав, что Жун Цунцзинь сегодня отправится во дворец, она не спала всю ночь, тревожась о его судьбе и переживая из-за скандала с семьёй Юй. За один день под её глазами залегли тёмные круги, и лицо осунулось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,83 +334,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Госпожа Динъюань глубоко вздохнула и ответила на его рукопожатие. Что бы ни ждало их впереди, они встретят это вместе.</w:t>
-[...31 lines deleted...]
-        <w:t>— Посланник, вы долго ждали. Дворцовые дела так многочисленны, а мы утруждаем вас подобными визитами. Чэньсян, живо принеси мой лучший чай «Изумрудные пики Цаншань», — произнесла госпожа Динъюань, заметив на столе чашку с грубоватыми чайными листьями. Она с лёгким неудовольствием нахмурилась и отдала приказ служанке.</w:t>
+        <w:t>Госпожа маркиза Динъюань глубоко вздохнула и ответила на его рукопожатие. Что бы ни ждало их впереди, они встретят это вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Посланник, вы долго ждали. Дворцовые дела так многочисленны, а мы утруждаем вас подобными визитами. Чэньсян, живо принеси мой лучший чай «Изумрудные пики Цаншань», — произнесла госпожа маркиза Динъюань, заметив на столе чашку с грубоватыми чайными листьями. Она с лёгким неудовольствием нахмурилась и отдала приказ служанке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Госпожа Динъюань не хотела наживать себе врагов.</w:t>
+        <w:t>Госпожа маркиза Динъюань не хотела наживать себе врагов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,83 +558,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что вы, госпожа Динъюань. Ваш второй молодой господин так добродетелен и талантлив, что даже Её Величество императрица восхищается его неземной красотой и сиянием. Я всего лишь прибыл доставить подарки от Её Величества, как я могу заслуживать такого приёма? Вы меня смущаете.</w:t>
-[...31 lines deleted...]
-        <w:t>Сердце госпожи Динъюань ёкнуло.</w:t>
+        <w:t>— Что вы, госпожа маркиза Динъюань. Ваш второй молодой господин так добродетелен и талантлив, что даже Её Величество императрица восхищается его неземной красотой и сиянием. Я всего лишь прибыл доставить подарки от Её Величества, как я могу заслуживать такого приёма? Вы меня смущаете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце госпожи маркизы Динъюань ёкнуло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сомнения в сердцах маркиза и его жены становились всё сильнее. Первые дары, хоть и были драгоценными, соответствовали обычному дворцовому этикету награждения подданных. Но последующие… они были необычны. Украшения подходили как женщинам, так и юношам-«шуан», но некоторые из них были слишком ярких цветов и не годились госпоже Динъюань по возрасту.</w:t>
+        <w:t>Сомнения в сердцах маркиза и его жены становились всё сильнее. Первые дары, хоть и были драгоценными, соответствовали обычному дворцовому этикету награждения подданных. Но последующие… они были необычны. Украшения подходили как женщинам, так и юношам-«шуан», но некоторые из них были слишком ярких цветов и не годились госпоже маркизе Динъюань по возрасту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,51 +878,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шестой принц? Лицо госпожи Динъюань в одно мгновение стало мертвенно-бледным. Всё стало ясно. Перед глазами потемнело, мир закружился, и она покачнулась. Маркиз незаметно поддержал её сзади. Госпожа Динъюань тут же пришла в себя и, собравшись с силами, выпрямилась.</w:t>
+        <w:t>Шестой принц? Лицо госпожи маркизы Динъюань в одно мгновение стало мертвенно-бледным. Всё стало ясно. Перед глазами потемнело, мир закружился, и она покачнулась. Маркиз незаметно поддержал её сзади. Госпожа маркиза Динъюань тут же пришла в себя и, собравшись с силами, выпрямилась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,83 +974,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Госпожа Динъюань почувствовала, будто к её коленям привязали тысячефунтовый груз. Сердце неудержимо падало в пропасть. Она не могла больше стоять.</w:t>
-[...31 lines deleted...]
-        <w:t>С глухим стуком она рухнула на колени, подняв облачко пыли. Взгляд её расфокусировался. Маркиз, стоявший позади, дважды дёрнул её за рукав. Лишь тогда госпожа Динъюань сглотнула, будто проглотила утиное яйцо, и хриплым голосом присоединилась к мужу, благодаря за дары.</w:t>
+        <w:t>Госпожа маркиза Динъюань почувствовала, будто к её коленям привязали тысячефунтовый груз. Сердце неудержимо падало в пропасть. Она не могла больше стоять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С глухим стуком она рухнула на колени, подняв облачко пыли. Взгляд её расфокусировался. Маркиз, стоявший позади, дважды дёрнул её за рукав. Лишь тогда госпожа маркиза Динъюань сглотнула, будто проглотила утиное яйцо, и хриплым голосом присоединилась к мужу, благодаря за дары.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мы, подданные, благодарим Шестого принца за дары, — на каменных плитах появилось мокрое пятнышко. Поднимаясь, госпожа Динъюань быстро вытерла слёзы тыльной стороной ладони.</w:t>
+        <w:t>— Мы, подданные, благодарим Шестого принца за дары, — на каменных плитах появилось мокрое пятнышко. Поднимаясь, госпожа маркиза Динъюань быстро вытерла слёзы тыльной стороной ладони.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я согласилась на условия госпожи Юй! Наложницу мы признаем, ребёнка — тоже! Приданое удвоим! Пусть Цзинь-эр и третий господин Юй поженятся в этом месяце! — Госпожа Динъюань сидела на полу, и как бы маркиз ни тянул её, она не могла встать. Отталкивая мужа, она ползла по полу и рыдала. — Иди же! Иди скорее!</w:t>
+        <w:t>— Я согласилась на условия госпожи Юй! Наложницу мы признаем, ребёнка — тоже! Приданое удвоим! Пусть Цзинь-эр и третий господин Юй поженятся в этом месяце! — Госпожа маркиза Динъюань сидела на полу, и как бы маркиз ни тянул её, она не могла встать. Отталкивая мужа, она ползла по полу и рыдала. — Иди же! Иди скорее!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Евнух Лю с облегчением вздохнул, но в душе не мог не посочувствовать юноше. С такой внешностью он мог бы стать даже наложницей императора. Если бы только род Динъюань не прятал его так тщательно, и слухи о его красоте не расходились бы по столице, то с его внешностью и происхождением он мог бы войти в любую семью. Но род Динъюань оступился: сначала неудачная помолвка, а теперь на него положил глаз Шестой принц.</w:t>
+        <w:t>Евнух Лю с облегчением вздохнул, но в душе не мог не посочувствовать юноше. С такой внешностью он мог бы стать даже наложником императора. Если бы только род Динъюань не прятал его так тщательно, и слухи о его красоте не расходились бы по столице, то с его внешностью и происхождением он мог бы войти в любую семью. Но род Динъюань оступился: сначала неудачная помолвка, а теперь на него положил глаз Шестой принц.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>