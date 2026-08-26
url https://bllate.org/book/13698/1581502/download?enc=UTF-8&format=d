--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Императрица желала видеть его. Сборы начались в три четверти часа Мао. Облачившись в парадное одеяние с изображением феникса, Жун Цунцзинь, не имевший официального ранга, был одет в обычную одежду, пока Би Тао и Фу Тун суетились вокруг него, словно заведённые.</w:t>
+        <w:t>Императрица желала видеть его. Сборы начались в три четверти часа Мао. Хотя полагалось надеть парадное одеяние с изображением феникса, Жун Цунцзинь, не имевший официального ранга, был одет в обычную одежду, пока Би Тао и Фу Тун суетились вокруг него, словно заведённые.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Императрица устроила этот брак. Род Динъюань, ещё не зная всех обстоятельств, терялся в догадках, но для него всё было ясно как день. В этой жизни их конфликт с семьёй Юй разразился раньше и стал достоянием всей столицы. И пусть другие потешались над скандалом, в который угодил их род, наследному принцу было всё равно. Что значит репутация? Лишь выгода имеет значение.</w:t>
+        <w:t>Императрица устроила этот брак. Поместье маркиза Динъюань, ещё не зная всех обстоятельств, терялось в догадках, но для него всё было ясно как день. В этой жизни их конфликт с семьёй Юй разразился раньше и стал достоянием всей столицы. И пусть другие потешались над скандалом, в который угодил их род, наследному принцу было всё равно. Что значит репутация? Лишь выгода имеет значение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они действовали, сообразуясь с настроением императрицы. Наследный принц хотел заручиться поддержкой рода Динъюань, и всё бы ничего, но использовать для этого брак с тем самым… Не нужно было даже наводить справки, чтобы знать о громком скандале, в который был вовлечён Жун Цунцзинь. Тот, от кого отказалась даже семья старейшины Юй, теперь предназначался императорской семье. Императрица, естественно, была недовольна. Она приказала, чтобы второй господин Жун сначала «успокоился», и они, придворные, поняли намёк, продержав Жун Цунцзиня в ожидании почти два часа.</w:t>
+        <w:t>Они действовали, сообразуясь с настроением императрицы. Наследный принц хотел заручиться поддержкой Поместья маркиза Динъюань, и всё бы ничего, но использовать для этого брак с тем самым… Не нужно было даже наводить справки, чтобы знать о громком скандале, в который был вовлечён Жун Цунцзинь. Тот, от кого отказалась даже семья старейшины Юй, теперь предназначался императорской семье. Императрица, естественно, была недовольна. Она приказала, чтобы второй господин Жун сначала «успокоился», и они, придворные, поняли намёк, продержав Жун Цунцзиня в ожидании почти два часа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>