--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 3. Не я предал, так при чем тут я?</w:t>
+        <w:t>Глава 3. Он предал меня, так при чем тут я?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,51 +1710,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин, скоро ваша супруга войдет в дом. Я лишь молю, чтобы вы жили с ней в мире и согласии до глубокой старости. Мне не нужно титулов, лишь бы крохотный уголок, чтобы издали видеть вас... Тогда я буду счастлива. Я приму любое наказание. — Она прижала ладонь к животу и с тревогой посмотрела на него: — Но примет ли она меня?</w:t>
+        <w:t>— Господин, скоро ваша супруга войдет в дом. Я лишь молю, чтобы вы жили с ней в мире и согласии до глубокой старости. Мне не нужно титулов, лишь бы крохотный уголок, чтобы издали видеть вас... Тогда я буду счастлива. Я приму любое наказание. — Она прижала ладонь к животу и с тревогой посмотрела на него: — Но примет ли он меня?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,179 +1902,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты белены объелась? Глаза разуй, перед тобой Юй Линьси, третий молодой господин из дома великого секретаря Юя!</w:t>
-[...127 lines deleted...]
-        <w:t>Однако по платью было видно, что она — всего лишь служанка. Заметив, что вокруг уже собираются любопытные, Юй Линьси решил сменить тон. Он сложил руки в вежливом жесте:</w:t>
+        <w:t>— Ты белены объелась? Глаза разуй, перед тобой Юй Линси, третий молодой господин из дома Старейшины Юя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слуги маркиза Динъюань, до этого стоявшие поодаль, поняли, что назревает драка, и стеной двинулись вперед. Фу Тун, пылая гневом, прорвалась сквозь заслон. Её тонкий палец с острым ноготком чуть не впился в лицо Линси:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ТЫ глаза разуй, Юй Линси! Свою госпожу уже не узнаешь?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её пронзительный крик едва не сорвал крышу с храма. Юй Линси опешил. Он испугался, что оскорбил какую-то знатную особу, и принялся пристально разглядывать Фу Тун, но так и не вспомнил её лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако по платью было видно, что она — всего лишь служанка. Заметив, что вокруг уже собираются любопытные, Юй Линси решил сменить тон. Он сложил руки в вежливом жесте:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,83 +2126,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин! Несколько дней назад я вместе с матушкой Цинь возила в дом Юй праздничные дары — шелка да вышивку. И в «Зале Сосны и Журавля» у старой госпожи Юй я своими глазами видела этого третьего молодого господина! Я лично кланялась ему! Ошибки быть не может!</w:t>
-[...31 lines deleted...]
-        <w:t>— Законная супруга еще порога не переступила, а у него уже какая-то Ин-нян под боком! — Голос Фу Тун дрожал от негодования. — И называет его мужем! И беременна! — Она вспыхнула до корней волос. — До свадьбы с нашим домом считанные дни, а они творят такое непотребство! Если бы взглядом можно было убить, от Юй Линьси остались бы одни уголья.</w:t>
+        <w:t>— Господин! Несколько дней назад я вместе с матушкой Цинь возила в поместье Юй праздничные дары — шелка да вышивку. И в «Зале Сосны и Журавля» у старой госпожи Юй я своими глазами видела этого третьего молодого господина! Я лично кланялась ему! Ошибки быть не может!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Законная супруга еще порога не переступила, а у него уже какая-то Ин-нян под боком! — Голос Фу Тун дрожал от негодования. — И называет его мужем! И беременна! — Она вспыхнула до корней волос. — До свадьбы с нашим домом считанные дни, а они творят такое непотребство! Если бы взглядом можно было убить, от Юй Линси остались бы одни уголья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,51 +2318,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Присутствующие, люди искушенные в городских сплетнях, мгновенно всё поняли. Обманутая невеста (в данном случае — юноша-шуанъэр) столкнулась лицом к лицу с женихом и его беременной полюбовницей. Глаза паломников загорелись нездоровым блеском, старики осуждающе качали головами.</w:t>
+        <w:t>Присутствующие, люди искушенные в городских сплетнях, мгновенно всё поняли. Обманутая невеста столкнулась лицом к лицу с женихом и его беременной полюбовницей. Глаза паломников загорелись нездоровым блеском, старики осуждающе качали головами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,147 +2446,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Линьси наконец уставился на Жун Цунцзиня.</w:t>
-[...95 lines deleted...]
-        <w:t>Но сегодня, даже через тонкую вуаль, он разглядел пленительный блеск глаз и точеную фигуру. Когда взгляд Жун Цунцзиня скользнул по нему, у Юй Линьси перехватило дыхание, а сердце пустилось вскачь. Он непроизвольно сделал шаг вперед.</w:t>
+        <w:t>Юй Линси наконец уставился на Жун Цунцзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В доме маркиза порядки были суровыми: неженатым юношам не позволялось открыто посещать мужские собрания. На императорских пирах Жун Цунцзинь бывал, но сидел далеко, за спиной отца, и Линси видел лишь его призрачный силуэт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они были помолвлены почти год, но он так и не узнал ничего о характере будущего супруга, кроме того, что тот «тихий и покладистый». Расспросы младшего брата-шуанъэра ничего не дали — тот был слишком труслив, чтобы связать два слова, и лишь лепетал что-то о «незаурядной внешности». Линси думал, что это просто вежливость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сегодня, даже через тонкую вуаль, он разглядел пленительный блеск глаз и точеную фигуру. Когда взгляд Жун Цунцзиня скользнул по нему, у Юй Линси перехватило дыхание, а сердце пустилось вскачь. Он непроизвольно сделал шаг вперед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2606,51 +2606,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ин-нян, что с тобой? — Юй Линьси замер. Его тело рванулось к беременной спутнице, но мысли всё еще витали вокруг Жун Цунцзиня.</w:t>
+        <w:t>— Ин-нян, что с тобой? — Юй Линси замер. Его тело рванулось к беременной спутнице, но мысли всё еще витали вокруг Жун Цунцзиня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,83 +2670,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линьси почувствовал укол жалости. В отличие от знатной и сильной невесты, у Ин-нян не было никого, кроме него. Эта её беззащитность всегда льстила его самолюбию, наполняя сердце гордостью.</w:t>
-[...31 lines deleted...]
-        <w:t>Пока он отвлекся, Жун Цунцзинь уже вышел из храма. Линьси, спохватившись, бросился вдогонку.</w:t>
+        <w:t>Линси почувствовал укол жалости. В отличие от знатной и сильной невесты, у Ин-нян не было никого, кроме него. Эта её беззащитность всегда льстила его самолюбию, наполняя сердце гордостью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он отвлекся, Жун Цунцзинь уже вышел из храма. Линси, спохватившись, бросился вдогонку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,83 +2798,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линьси замер. Даже скрытый вуалью, Цунцзинь казался существом иного порядка. Юй Линьси, мастер пустых речей, вдруг не смог выдавить ни слова.</w:t>
-[...31 lines deleted...]
-        <w:t>Раньше он презирал этот брак. Его заставили, на него давили дед и отец, твердя, что союз с домом маркиза откроет ему все двери. Его убеждали, что можно просто «дать ему тарелку риса» и жить своей жизнью, окружив себя милыми наложницами. Линьси верил друзьям, которые смеялись, что он берет в жены «сына мясника» (намекая на военное прошлое маркиза). Они даже шутили, что придут к нему за парой фунтов отборной говядины.</w:t>
+        <w:t>Линси замер. Даже скрытый вуалью, Цунцзинь казался существом иного порядка. Юй Линси, мастер пустых речей, вдруг не смог выдавить ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раньше он презирал этот брак. Его заставили, на него давили дед и отец, твердя, что союз с домом маркиза откроет ему все двери. Его убеждали, что можно просто «дать ему тарелку риса» и жить своей жизнью, окружив себя милыми наложницами. Линьси верил друзьям, которые смеялись, что он берет в жены «сына мясника». Они даже шутили, что придут к нему за парой фунтов отборной говядины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ин-нян... Это была ошибка. В тот день я перебрал вина и не подумал о последствиях, — Юй Линьси заговорил самым мягким, самым проникновенным голосом, на какой был способен. — Что сделано, то сделано. Я не прошу прощения сейчас, но обещаю: после свадьбы я буду заботиться о тебе.</w:t>
+        <w:t>— Ин-нян... Это была ошибка. В тот день я перебрал вина и не подумал о последствиях, — Юй Линси заговорил самым мягким, самым проникновенным голосом, на какой был способен. — Что сделано, то сделано. Я не прошу прощения сейчас, но обещаю: после свадьбы я буду заботиться о тебе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав этот голос, подобный звону нефрита, Юй Линьси окончательно лишился рассудка. Он стоял и смотрел вслед уходящему юноше, не зная, что предпринять.</w:t>
+        <w:t>Услышав этот голос, подобный звону нефрита, Юй Линси окончательно лишился рассудка. Он стоял и смотрел вслед уходящему юноше, не зная, что предпринять.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3054,51 +3054,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ин-нян рядом с ним казалась теперь бледной светлячком рядом с луной. В душе Линьси впервые зашевелилось горькое раскаяние. Зачем было искать утешения на стороне, когда дома ждало такое сокровище?</w:t>
+        <w:t>Ин-нян рядом с ним казалась теперь бледной светлячком рядом с луной. В душе Линси впервые зашевелилось горькое раскаяние. Зачем было искать утешения на стороне, когда дома ждало такое сокровище?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не успел Юй Линьси обернуться, как она беззвучно осела на камни.</w:t>
+        <w:t>Не успел Юй Линси обернуться, как она беззвучно осела на камни.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,51 +3246,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Линьси, обеспокоенный состоянием ребенка, выпалил: — А как же ты?</w:t>
+        <w:t>Линси, обеспокоенный состоянием ребенка, выпалил: — А как же ты?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3310,51 +3310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В прошлой жизни Линьси тоже привозил Ин-нян сюда в этот день. Тогда Жун их не встретил, но их увидела жена городского префекта, подруга его матери. Мать Жун Цунцзиня тогда пыталась решить дело миром, но семья Юй повела себя нагло, выставив их же виноватыми. Сегодня же всё случилось на глазах у толпы. Вся эта сцена — от начала до конца — была разыграна Жун Цунцзинем ради спасения чести своего дома. Пусть Линьси и Ин-нян празднуют свою любовь; он же останется в памяти города безупречной жертвой. Пусть все увидят, кто прав, а кто виноват.</w:t>
+        <w:t>В прошлой жизни Линси тоже привозил Ин-нян сюда в этот день. Тогда Жун их не встретил, но их увидела жена городского префекта, подруга его матери. Мать Жун Цунцзиня тогда пыталась решить дело миром, но семья Юй повела себя нагло, выставив их же виноватыми. Сегодня же всё случилось на глазах у толпы. Вся эта сцена — от начала до конца — была разыграна Жун Цунцзинем ради спасения чести своего дома. Пусть Линси и Ин-нян празднуют свою любовь; он же останется в памяти города безупречной жертвой. Пусть все увидят, кто прав, а кто виноват.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3374,51 +3374,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин, как вы могли отдать им карету?! — Фу Тун в новом экипаже всё еще кипела от злости. Она была готова плюнуть Юй Линьси в лицо. — Совершить такое непотребство, а потом еще и карету нашу занять? Где справедливость?!</w:t>
+        <w:t>— Господин, как вы могли отдать им карету?! — Фу Тун в новом экипаже всё еще кипела от злости. Она была готова плюнуть Юй Линси в лицо. — Совершить такое непотребство, а потом еще и карету нашу занять? Где справедливость?!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,147 +3470,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Теперь идите к госпоже. Пусть дом Юй даст нам объяснения, — продолжала Би Тао, но тут же покачала годовой: — Впрочем, госпожа, верно, уже всё знает.</w:t>
-[...95 lines deleted...]
-        <w:t>Би Тао молча кивнула. Законы приличий суровы, и только сорвав маску с Юй Линьси прилюдно, они получили шанс выйти из этой воды сухими. Это была лучшая из возможных развязок.</w:t>
+        <w:t>— Теперь идите к госпоже. Пусть поместье Юй даст нам объяснения, — продолжала Би Тао, но тут же покачала годовой: — Впрочем, госпожа, верно, уже всё знает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сплетни в Ванцзине распространяются быстрее пожара. К тому времени, как они достигнут дома, о скандале будет трубить каждый переулок. Хорошо, что Фу Тун подняла шум — теперь семье Юй не отпереться. Девять десятых позора лягут на плечи Линси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он предал меня, так при чем тут я? — холодно усмехнулся Жун Цунцзинь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Би Тао молча кивнула. Законы приличий суровы, и только сорвав маску с Юй Линси прилюдно, они получили шанс выйти из этой воды сухими. Это была лучшая из возможных развязок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,115 +3630,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однако дом Юй хранил молчание несколько дней. А по Ванцзину поползли иные слухи: шептались, что Жун Цунцзинь — человек тяжелый и не способный к деторождению, что семьи договорились о наложнице заранее, а теперь дом маркиза вдруг пошел на попятную.</w:t>
-[...63 lines deleted...]
-        <w:t>Лишь через десять дней, когда терпение семьи Жун лопнуло, госпожа маркиза сама отправилась к порогу дома Юй.</w:t>
+        <w:t>Однако поместье Юй хранил молчание несколько дней. А по Ванцзину поползли иные слухи: шептались, что Жун Цунцзинь — человек тяжелый и не способный к деторождению, что семьи договорились о наложнице заранее, а теперь дом маркиза вдруг пошел на попятную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кое-кто даже намекал, что маркиз силой навязал этот брак, а бедному Юй Линси пришлось искать утешения у любимой женщины от безысходности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лишь через десять дней, когда терпение семьи Жун лопнуло, госпожа маркиза сама отправилась к порогу поместья Юй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>