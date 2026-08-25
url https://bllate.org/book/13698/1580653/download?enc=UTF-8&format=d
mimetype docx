--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В «Циндэ» не купишь, так в переулке Юэгуй на две коробочки точно хватит. Я же оставила тебе связку монет на развод, — раздался задорный голос Фу Тун.</w:t>
+        <w:t>— В мастерской Циндэ не купишь, так в переулке Юэгуй на две коробочки точно хватит. Я же оставила тебе связку монет на развод, — раздался задорный голос Фу Тун.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Милая сестрица, ну хорошо, хорошо! Я верну тебе ту связку, купишь свои румяна в «Циндэ».</w:t>
+        <w:t>— Милая сестрица, ну хорошо, хорошо! Я верну тебе ту связку, купишь свои румяна в мастерской Циндэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,83 +590,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Уже три четверти часа после полудня. Госпожа скоро должна вернуться из храма Юйцин, — ответила Би Тао, поглядывая на небо за окном.</w:t>
-[...31 lines deleted...]
-        <w:t>Цунцзинь вздрогнул, но медленно кивнул. Его мать, живя в столице, неизменно посещала храм Юйцин по первым и пятнадцатым числам каждого месяца. Позже, когда знатные дамы Ванцзина повадились устраивать там «случайные встречи», ища дружбы с их домом, мать, опасаясь лишних пересудов и политических ловушек, стала уезжать на рассвете, чтобы вернуться к обеду.</w:t>
+        <w:t>— Уже три четверти часа после полудня. Госпожа скоро должна вернуться из Даосского храма Юйцин, — ответила Би Тао, поглядывая на небо за окном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цунцзинь вздрогнул, но медленно кивнул. Его мать, живя в столице, неизменно посещала Даосский храм Юйцин по первым и пятнадцатым числам каждого месяца. Позже, когда знатные дамы Ванцзина повадились устраивать там «случайные встречи», ища дружбы с их домом, мать, опасаясь лишних пересудов и политических ловушек, стала уезжать на рассвете, чтобы вернуться к обеду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Несколько лет назад, когда царство Дянь пошло войной на империю, его родные с горсткой воинов удерживали рубежи целый месяц, пока не подоспело подкрепление. Земли Цинь были спасены, но оба его дяди пали в том бою. В знак признания их доблести титул был повышен до маркиза. Слава дома Динъюань гремела на всю страну.</w:t>
+        <w:t>Несколько лет назад, когда царство Дянь пошло войной на империю, его родные с горсткой воинов удерживали рубежи целый месяц, пока не подоспело подкрепление. Земли Династии Цинь были спасены, но оба его дяди пали в том бою. В знак признания их доблести титул был повышен до маркиза. Слава дома Динъюань гремела на всю страну.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В империи Цинь испокон веков ценили ученых мужей и недолюбливали военных. Семья маркиза, где каждый мужчина привык держать меч, а не кисть, вызывала утонченное пренебрежение у знатных родов. В их клане не было ни одного обладателя ученой степени. Сын старшего дяди пять раз проваливал экзамены, и то, что в этом году он имел шансы наконец-то стать «цзюйжэнем», было главной гордостью всего поместья.</w:t>
+        <w:t>В Династии Цинь испокон веков ценили ученых мужей и недолюбливали военных. Семья маркиза, где каждый мужчина привык держать меч, а не кисть, вызывала утонченное пренебрежение у знатных родов. В их клане не было ни одного обладателя ученой степени. Сын старшего дяди пять раз проваливал экзамены, и то, что в этом году он имел шансы наконец-то стать «цзюйжэнем», было главной гордостью всего поместья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Император старел, силы оставляли его, и борьба за трон становилась всё ожесточеннее. Главные претенденты, первый и второй принцы, погибли несколько лет назад во время переворота Цзинчэнь при весьма туманных обстоятельствах. Тогда-то и возвысился третий принц. Он оказался на редкость исполнителен и точен в делах. Будучи сыном императрицы, он получил поддержку двора и законный титул Наследного принца.</w:t>
+        <w:t>Император старел, силы оставляли его, и борьба за трон становилась всё ожесточеннее. Главные претенденты, первый и второй принцы, погибли несколько лет назад во время Переворота годовщины Цзинчэнь при весьма туманных обстоятельствах. Тогда-то и возвысился третий принц. Он оказался на редкость исполнителен и точен в делах. Будучи сыном императрицы, он получил поддержку двора и законный титул Наследного принца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вели закладывать экипаж. Мы едем в храм Юйцин.</w:t>
+        <w:t>— Вели закладывать экипаж. Мы едем в Даосский храм Юйцин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Готовь повозку, — отрезал Цунцзинь с загадочной улыбкой. — Разве есть в мире место прекраснее храма Юйцин?</w:t>
+        <w:t>— Готовь повозку, — отрезал Цунцзинь с загадочной улыбкой. — Разве есть в мире место прекраснее Даосского храма Юйцин?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>