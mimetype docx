--- v0 (2026-05-19)
+++ v1 (2026-07-08)
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мрачный взгляд Бай Юньцзи упал на левую руку, лежавшую на его сердце. На безымянном пальце сияло сине-золотое кольцо — их обручальное.</w:t>
+        <w:t>Мрачный взгляд Бай Юньцзи упал на левую руку, лежавшую на его сердце. На среднем пальце сияло сине-золотое кольцо — их обручальное.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Голосовые связки Гу Тинланя были в порядке, он произносил звуки нормально, говорил свободно. Значит, эта потеря голоса… Сильное сердцебиение человека передавалось через его позвоночник в ладонь. Движение руки Бай Юньцзи, гладившей спину человека, замерло. Это языковой барьер!</w:t>
+        <w:t>Голосовые связки Гу Тинланя были в порядке, он произносил звуки нормально, говорил свободно. Значит, эта потеря голоса… Сильное сердцебиение человека передавалось через его позвоночник в ладонь. Движение руки Бай Юньцзи, гладившей спину человека, замерло. Это речевой барьер!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— …Хорошо, — прошептал Гу Тинлань, но из-за языкового барьера не смог издать ни звука. Он смущённо опустил голову и уткнулся лицом в шею партнёра.</w:t>
+        <w:t>— …Хорошо, — прошептал Гу Тинлань, но из-за речевого барьера не смог издать ни звука. Он смущённо опустил голову и уткнулся лицом в шею партнёра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>