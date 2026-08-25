--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Тинлань в медицинской капсуле, увидев это, почувствовал, как его сердце сжалось, и учащенное сердцебиение наконец замедлилось. Он долго смотрел на белый потолок, а затем, дрожа ресницами, закрыл глаза.</w:t>
+        <w:t>Гу Тинлань в медицинской капсуле, увидев это, почувствовал внезапное облегчение, и учащенное сердцебиение наконец замедлилось. Он долго смотрел на белый потолок, а затем, дрожа ресницами, закрыл глаза.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Прочитав это, Бай Юньцзи невольно нахмурился. Похоже, с того момента, как он согласился на брак, противная сторона расставила вокруг Гу Тинланя множество шпионов.</w:t>
+        <w:t>Прочитав это, Бай Юньцзи невольно нахмурился. Похоже, с того момента, как он согласился на брак, другая сторона расставила вокруг Гу Тинланя множество шпионов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Госпожа, обед готов! Лечение хозяина закончилось? — Юань-Юань, подкатившись из-за угла, остановился перед Бай Юньцзи и, подняв голову, спросил, его маленький животик с субтитрами был обращен к нему.</w:t>
+        <w:t>— Супруга, обед готов! Лечение хозяина закончилось? — Юань-Юань, подкатившись из-за угла, остановился перед Бай Юньцзи и, подняв голову, спросил, его маленький животик с субтитрами был обращен к нему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Внутри не было никаких волшебных предметов. В деревянной коробочке лежала большая, с кулак, синяя жемчужина. Под серой жемчужиной не было даже мягкой подкладки, и она каталась по коробке при каждом движении руки Бай Юньцзи.</w:t>
+        <w:t>Внутри не было никаких волшебных предметов. В деревянной коробочке лежала большая, с кулак, голубая жемчужина. Под серой жемчужиной не было даже мягкой подкладки, и она каталась по коробке при каждом движении руки Бай Юньцзи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2446,83 +2446,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Собираясь снова закрыть коробочку, он боковым зрением заметил, как на синей жемчужине мелькнул огонек. Бай Юньцзи напрягся и взял ее в руки.</w:t>
-[...31 lines deleted...]
-        <w:t>Неожиданно, как только синяя жемчужина коснулась его руки, она, словно сбросив с себя пыль, вспыхнула ослепительным синим светом. Не успел он присмотреться, как синий шар света, словно растаяв от тепла его руки, быстро превратился в лужицу и в мгновение ока впитался в его ладонь.</w:t>
+        <w:t>Собираясь снова закрыть коробочку, он боковым зрением заметил, как на голубой жемчужине мелькнул огонек. Бай Юньцзи напрягся и взял ее в руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неожиданно, как только голубая жемчужина коснулась его руки, она, словно сбросив с себя пыль, вспыхнула ослепительным синим светом. Не успел он присмотреться, как синий шар света, словно растаяв от тепла его руки, быстро превратился в лужицу и в мгновение ока впитался в его ладонь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>