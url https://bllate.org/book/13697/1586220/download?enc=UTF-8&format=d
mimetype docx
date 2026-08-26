--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Садись на плечо, пойдем вместе, — Гу Тинлань слегка нахмурился. Предыдущая атака глубинного монстра, который подстерегал их в укрытии, заставила его опасаться отпускать Бай Юньцзи одного.</w:t>
+        <w:t>— Садись на плечо, пойдем вместе, — Гу Тинлань слегка нахмурился. Предыдущая атака глубоководного морского монстра, который подстерегал их в укрытии, заставила его опасаться отпускать Бай Юньцзи одного.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Внезапно Бай Юньцзи вспомнил обрывочные ментальные волны глубинного монстра. Впадина, пещера, свет — все сходилось! А что насчет больших костей…</w:t>
+        <w:t>Внезапно Бай Юньцзи вспомнил обрывочные ментальные волны глубоководного морского монстра. Впадина, пещера, свет — все сходилось! А что насчет больших костей…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Впадина, пещера, свет, огромный скелет — все, что говорил глубинный монстр, оказалось правдой», — с нежной улыбкой показал жестами Бай Юньцзи, его лазурные глаза все еще были немного затуманены.</w:t>
+        <w:t>«Впадина, пещера, свет, огромный скелет — все, что говорил глубоководный морской монстр, оказалось правдой», — с нежной улыбкой показал жестами Бай Юньцзи, его лазурные глаза все еще были немного затуманены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот глубинный монстр использовал их как подношения, поклоняясь этому гигантскому скелету!</w:t>
+        <w:t>Этот глубоководный морской монстр использовал их как подношения, поклоняясь этому гигантскому скелету!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>