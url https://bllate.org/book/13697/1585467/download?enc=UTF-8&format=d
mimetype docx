--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Па! — белый тканевый мешок, наполненный наполовину ракушками, с глухим стуком упал в набежавшую волну, сопровождаемый испуганным вскриком Юань-Юаня.</w:t>
+        <w:t>Плюх! Белый тканевый мешок, наполненный наполовину ракушками, с глухим стуком упал в набежавшую волну, сопровождаемый испуганным вскриком Юань-Юаня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Едва произнеся эти слова, Бай Юньцзи пожалел о них. Хвост русалки, будучи ее оружием, был невероятно сильным, но в обычной жизни являлся самой чувствительной частью тела. Обычно его касались только партнеры. Просить Гу Тинланя помыть его…</w:t>
+        <w:t>Едва произнеся эти слова, Бай Юньцзи пожалел о них. Хвост тритона, будучи его оружием, был невероятно сильным, но в обычной жизни являлся самой чувствительной частью тела. Обычно его касались только партнеры. Просить Гу Тинланя помыть его…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1838,51 +1838,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чтобы сдержать эти непроизвольные реакции, Бай Юньцзи потратил почти все свои силы. Сейчас, лежа в медицинской капсуле, помимо зуда от заживающих ран, все его мышцы были пропитаны какой-то кислой слабостью.</w:t>
+        <w:t>Чтобы сдержать эти непроизвольные реакции, Бай Юньцзи потратил почти все свои силы. Сейчас, лежа в медицинской капсуле, помимо зуда от заживающих ран, все его мышцы ощущали странную ломоту и слабость.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>