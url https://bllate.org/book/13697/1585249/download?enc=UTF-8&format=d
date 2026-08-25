--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Оглядевшись, он увидел, что пейзаж вокруг был одинаковым. Нигде не было видно и следа суши. В погоне за глубоководным монстром он, сам того не заметив, заблудился.</w:t>
+        <w:t>Оглядевшись, он увидел, что пейзаж вокруг был одинаковым. Нигде не было видно и следа суши. В погоне за глубоководным морским монстром он, сам того не заметив, заблудился.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Гу Тинлань выпрямился и, повернувшись к красному солнцу, посмотрел вдаль. На горизонте медленно появилась сереброволосая русалка, сидевшая боком. Вокруг нее что-то постоянно выпрыгивало из воды.</w:t>
+        <w:t>Гу Тинлань выпрямился и, повернувшись к красному солнцу, посмотрел вдаль. На горизонте медленно появился сереброволосый тритон, сидевший боком. Вокруг него что-то постоянно выпрыгивало из воды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,83 +1646,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хозяин, хозяин! Кажется, это супруга! — радостно закричал Юань-Юань. Русалка, плывшая против света, казалось, тоже увидела их и помахала им рукой.</w:t>
-[...31 lines deleted...]
-        <w:t>— Шшш-пах! Шшш… — шум воды становился все ближе. Гу Тинлань, тоже махавший рукой, наконец смог разглядеть лучше. На лазурной поверхности моря, на фоне красного солнца, плыла русалка с серебряными волосами, ее фигура была размыта. Она вела за собой бесчисленное множество игривых дельфинов, возвращаясь домой!</w:t>
+        <w:t>— Хозяин, хозяин! Кажется, это супруга! — радостно закричал Юань-Юань. Тритон, плывший против света, казалось, тоже увидел их и помахал им рукой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Шшш-пах! Шшш… — шум воды становился все ближе. Гу Тинлань, тоже махавший рукой, наконец смог разглядеть лучше. На лазурной поверхности моря, на фоне красного солнца, плыл тритон с серебряными волосами, его фигура была размыта. Он вел за собой бесчисленное множество игривых дельфинов, возвращаясь домой!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По мере приближения сереброволосой русалки, размытость, вызванная контровым светом, исчезла, и в то же время Гу Тинлань отчетливо увидел сильно порванную рубашку Бай Юньцзи…</w:t>
+        <w:t>По мере приближения сереброволосого тритона, размытость, вызванная контровым светом, исчезла, и в то же время Гу Тинлань отчетливо увидел сильно порванную рубашку Бай Юньцзи…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>