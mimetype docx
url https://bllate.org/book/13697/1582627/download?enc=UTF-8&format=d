--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Цыц, — сидевший напротив Бай Ясы усмехнулся и уже собирался что-то сказать, но император, сидевший во главе стола, остановил его, положив руку на его палочки. Ему пришлось замолчать.</w:t>
+        <w:t>— Пф, — сидевший напротив Бай Ясы усмехнулся и уже собирался что-то сказать, но император, сидевший во главе стола, остановил его, положив руку на его палочки. Ему пришлось замолчать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сидевший напротив Бай Ясы тоже успокоился. Глядя на своего брата, который выглядел таким счастливым, он почувствовал, как накопившееся в нем негодование немного улеглось. «Да, старший брат — русалка, ему нужно к морю! Неужели он всю жизнь будет плавать в этом голубом озере во дворце?»</w:t>
+        <w:t>Сидевший напротив Бай Ясы тоже успокоился. Глядя на своего брата, который выглядел таким счастливым, он почувствовал, как накопившееся в нем негодование немного улеглось. «Да, старший брат — русал, ему нужно к морю! Неужели он всю жизнь будет плавать в этом голубом озере во дворце?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Остановленный Бай Юньцзи на мгновение замер. Глядя на настойчивое лицо своего второго брата, он почувствовал легкое раздражение. Но, встретившись с его покрасневшими глазами, все же кивнул.</w:t>
+        <w:t>Остановленный Бай Юньцзи на мгновение замер. Глядя на настойчивое лицо своего второго брата, он почувствовал легкое бессилие. Но, встретившись с его покрасневшими глазами, все же кивнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я… прости за то, что случилось с матерью. Если бы я не был таким слабым… — если бы он не был таким слабым, как могла мать-королева, совершенно не спросив его мнения, предложить такой нелепый брак.</w:t>
+        <w:t>— Я… прости за ситуацию с матерью. Если бы я не был таким слабым… — если бы он не был таким слабым, как могла мать-королева, совершенно не спросив его мнения, предложить такой нелепый брак.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>