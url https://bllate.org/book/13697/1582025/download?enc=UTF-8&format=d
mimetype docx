--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Проговорив с императором полночи, Гу Тинлань теперь знал о состоянии Бай Юньцзи все. Но чем больше он знал, тем сильнее болело его сердце. Все те годы, что он жил в неведении, его русалка страдала от невообразимой боли.</w:t>
+        <w:t>Проговорив с императором полночи, Гу Тинлань теперь знал о состоянии Бай Юньцзи все. Но чем больше он знал, тем сильнее болело его сердце. Все те годы, что он жил в неведении, его русал страдал от невообразимой боли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В одно мгновение та мягкость, что появилась под влиянием эмоций Гу Тинланя, исчезла без следа. Нажав кнопку «согласен», Бай Юньцзи улыбнулся самоймягкой улыбкой, но его глаза были холодны, как лед.</w:t>
+        <w:t>В одно мгновение та мягкость, что появилась под влиянием эмоций Гу Тинланя, исчезла без следа. Нажав кнопку «согласен», Бай Юньцзи улыбнулся самой мягкой улыбкой, но его глаза были холодны, как лед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>