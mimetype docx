--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -1006,51 +1006,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ваше Величество и Ее Величество королева уехали ночью вместе с принцами, — температура в миске постепенно снижалась. Гу Тинлань зачерпнул ложку, поднес ее и сказал, говоря очень медленно, чтобы Бай Юньцзи было легче читать по губам.</w:t>
+        <w:t>— Его Величество и Ее Величество королева уехали ночью вместе с принцами, — температура в миске постепенно снижалась. Гу Тинлань зачерпнул ложку, поднес ее и сказал, говоря очень медленно, чтобы Бай Юньцзи было легче читать по губам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лишь спустя некоторое время он с улыбкой кивнул, показывая, что понял. В детстве отец мог просидеть с ним всю ночь, а потом, уставший, идти заниматься государственными делами. Позже мачеха Фиона тоже помогала ему пережить мучительные приступы.</w:t>
+        <w:t>Лишь спустя некоторое время он с улыбкой кивнул, показывая, что понял. В детстве отец мог просидеть с ним всю ночь, а потом, уставший, идти заниматься государственными делами. Позже Мать-королева Фиона тоже помогала ему пережить мучительные приступы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рука Гу Тинланя, аккуратно лежавшая на одеяле, шевельнулась. Прошло уже довольно много времени с момента пробуждения, и действие N2 почти прошло. Он поднял все еще болевшую руку, набрал на квантовом компьютере несколько слов и нажал «отправить».</w:t>
+        <w:t>Рука Бай Юньцзи, которую Гу Тинлань аккуратно уложил на одеяло, шевельнулась. Прошло уже довольно много времени с момента пробуждения, и действие N2 почти прошло. Он поднял все еще болевшую руку, набрал на квантовом компьютере несколько слов и нажал «отправить».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>