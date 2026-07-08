--- v0 (2026-05-19)
+++ v1 (2026-07-08)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Брат Мин, я правда не хочу возвращаться, — сбеспомощнымвздохом произнёс Бай Чжань. — Ты же знаешь, я пошёл в актёры только ради денег, а сейчас я нашёл другой способ заработка…</w:t>
+        <w:t>— Брат Мин, я правда не хочу возвращаться, — с беспомощным вздохом произнёс Бай Чжань. — Ты же знаешь, я пошёл в актёры только ради денег, а сейчас я нашёл другой способ заработка…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Спасительная добродетель! Десять жизней праведности! Любимец Небесного Дао! Благословение удачи страны! А-а-а, красавчик, отпусти меня, отпусти! Я не то чтобы не хочу быть с тобой, я просто хочу обнять эту большую ногу!</w:t>
+        <w:t>— Золотой свет заслуг! Добродетель в десяти поколениях! Любимец Небесного Дао! Благословлённый удачей страны! А-а-а, красавчик, отпусти меня, отпусти! Я не то чтобы не хочу быть с тобой, я просто хочу обнять эту большую ногу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>