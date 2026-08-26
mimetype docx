--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Судя по состоянию Ван Дачжи и остальных, он поначалу думал, что это дело рук какой-нибудь мстительной души с определённым уровнем силы. Но теперь, видя всё своими глазами, он понял, что ситуация куда сложнее.</w:t>
+        <w:t>Судя по состоянию Ван Дачжи и остальных, он поначалу думал, что это дело рук какого-нибудь женского призрака с определённым уровнем силы. Но теперь, видя всё своими глазами, он понял, что ситуация куда сложнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ван Дачжи, скажите Мастеру Баю, чтобы начинал трансляцию. Ну и что, что придётся рассказать об этом. Мы уверены, что это не призраки, а какая-то болезнь. А раз это не наша вина, то и стыдиться нечего…</w:t>
+        <w:t>— Ван Дачжи, скажите Мастеру Бай, чтобы начинал трансляцию. Ну и что, что придётся рассказать об этом. Мы уверены, что это не призраки, а какая-то болезнь. А раз это не наша вина, то и стыдиться нечего…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5774,51 +5774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Бай Чжань удивлённо посмотрел на него. Дневной Циньинициативно обнял его?</w:t>
+        <w:t>Бай Чжань удивлённо посмотрел на него. Дневной Цинь инициативно обнял его?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>