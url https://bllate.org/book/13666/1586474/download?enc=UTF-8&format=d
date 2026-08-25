--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -3694,51 +3694,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя он только что нашёл себе богатого мужа и получил чёрную карту с лимитом в сто миллионов, так что в деньгах не нуждался, но зарабатывать самому — это совсем другое чувство.</w:t>
+        <w:t>Хотя он только что нашёл себе богатого мужа и получил Бриллиантовую чёрную карту с лимитом в сто миллионов, так что в деньгах не нуждался, но зарабатывать самому — это совсем другое чувство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4142,51 +4142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот уморительный стример… был не кто иной, как его новоиспечённая «госпожа»!</w:t>
+        <w:t>Этот уморительный стример… был не кто иной, как его новоиспечённый «супруг»!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4366,51 +4366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Госпожу» «Группы Цинь» домогается толпа извращенцев — это же ужас!</w:t>
+        <w:t>«Супруга» «Группы Цинь» домогается толпа извращенцев — это же ужас!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4590,51 +4590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Босс, я думаю, господин Бай просто не чувствует себя в безопасности, поэтому так стремится к карьере. В ближайшее время вам стоит выделить время и уделить больше внимания господину Баю, наладить с ним отношения. Тогда у него наверняка не будет настроения заниматься такими стримами…</w:t>
+        <w:t>— Босс, я думаю, господин Бай просто не чувствует себя в безопасности, поэтому так стремится к карьере. В ближайшее время вам стоит выделить время и уделить больше внимания господину Байю, наладить с ним отношения. Тогда у него наверняка не будет настроения заниматься такими стримами…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но всё-таки это была «госпожа» их «Группы Цинь». Выставлять себя на посмешище в роли шарлатана — это было ни в какие ворота. Если его личность когда-нибудь раскроется, «Группа Цинь» окажется в центре всех скандалов!</w:t>
+        <w:t>Но всё-таки это был «супруг» их «Группы Цинь». Выставлять себя на посмешище в роли шарлатана — это было ни в какие ворота. Если его личность когда-нибудь раскроется, «Группа Цинь» окажется в центре всех скандалов!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Босс, я не это имел в виду. Я хотел сказать, что вы могли бы днём чаще ходить с господином Баем на свидания… В конце концов, ваша ситуация действительно может вызывать беспокойство.</w:t>
+        <w:t>— Босс, я не это имел в виду. Я хотел сказать, что вы могли бы днём чаще ходить с господином Байем на свидания… В конце концов, ваша ситуация действительно может вызывать беспокойство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7310,51 +7310,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— «Не смей их лечить»? Похоже, у нового богача властный характер. Поздравляю, стример, скоро станешь избалованной жёнкой президента…</w:t>
+        <w:t>— «Не смей их лечить»? Похоже, у нового богача властный характер. Поздравляю, стример, скоро станешь избалованным супругом президента…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -9230,51 +9230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Метафизика — это моё хобби и работа, я не собираюсь от неё отказываться. Если ты боишься, что я этим опозорю семью Цинь, я могу согласиться только на регистрацию брака, без свадьбы и без огласки наших отношений. В конце концов, по-настоящему выйти замуж хочет ночной «я», я не против пропустить формальности с тобой…</w:t>
+        <w:t>— Метафизика — это моё хобби и работа, я не собираюсь от неё отказываться. Если ты боишься, что я этим опозорю семью Цинь, я могу согласиться только на регистрацию брака, без свадьбы и без огласки наших отношений. В конце концов, по-настоящему жениться хочет Ночной, я не против пропустить формальности с тобой…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>