--- v0 (2026-05-21)
+++ v1 (2026-08-24)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоило видеосвязи установиться, как первой взволнованно заговорила мама Бай. За ней последовали голоса отца, старшего брата, младших брата и сестры, дядей и тёть.</w:t>
+        <w:t>Стоило видеосвязи установиться, как первой взволнованно заговорила Мать Бай. За ней последовали голоса отца, старшего брата, младших брата и сестры, дядей и тёть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,83 +846,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чжаньчжань, ну что ты за ребёнок. Захотел стать интернет-знаменитостью — пожалуйста. Но зачем заниматься всякой чертовщиной, гаданиями, да ещё и себе душу вызывать… Мама не то чтобы суеверная, но это всё так нехорошо. Если не получается, возвращайся домой. С твоим образованием ты найдёшь хорошую работу. Нам не нужна твоя слава… — с горечью в голосе увещевала его мама.</w:t>
-[...31 lines deleted...]
-        <w:t>Боже, когда она услышала, что сына забрали в полицию, она чуть не умерла от страха. А потом, посмотрев его трансляцию с вызовом души, она поняла, чем её драгоценный сын занимается вдали от дома.</w:t>
+        <w:t>— Чжаньчжань, ну что ты за ребёнок. Захотел стать интернет-знаменитостью — пожалуйста. Но зачем заниматься всякой чертовщиной, гаданиями, да ещё и себе призывать душу… Мама не то чтобы суеверная, но это всё так нехорошо. Если не получается, возвращайся домой. С твоим образованием ты найдёшь хорошую работу. Нам не нужна твоя слава… — с горечью в голосе увещевала его мама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боже, когда она услышала, что сына забрали в полицию, она чуть не умерла от страха. А потом, посмотрев его трансляцию с призывом души, она поняла, чем её драгоценный сын занимается вдали от дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но мама Бай никак не ожидала, что её сын пойдёт ещё дальше — станет стримером-шарлатаном и загремит в полицию!</w:t>
+        <w:t>Но Мать Бай никак не ожидала, что её сын пойдёт ещё дальше — станет стримером-шарлатаном и загремит в полицию!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +1262,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мама Бай смущённо отвернулась. Столько лет вместе, а муж всё говорит такие вещи.</w:t>
+        <w:t>Мать Бай смущённо отвернулась. Столько лет вместе, а муж всё говорит такие вещи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,83 +1326,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Второй брат, возвращайся через некоторое время. Вместе обсудим постройку дома, да и ты мне поможешь с выбором.</w:t>
-[...31 lines deleted...]
-        <w:t>— С выбором чего? — не понял Бай Чжань.</w:t>
+        <w:t>— Второй брат, возвращайся через некоторое время. Вместе обсудим постройку дома, да и ты поможешь мне её оценить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оценить что? — не понял Бай Чжань.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Невестку выбирать! У старшего брата девушка появилась, скоро домой приведёт знакомиться.</w:t>
+        <w:t>— Невестку оценить! У старшего брата девушка появилась, скоро домой приведёт знакомиться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это моя личная вилла, здесь живём только мы с тобой. В старом доме слишком шумно, я не люблю. Когда улажу некоторые дела, я представлю тебя семье, и мы обсудим свадебный банкет. Ты не против?</w:t>
+        <w:t>— Это моя личная вилла, здесь живём только мы с тобой. В старой резиденции слишком шумно, я не люблю. Когда улажу некоторые дела, я представлю тебя семье, и мы обсудим свадебный банкет. Ты не против?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,83 +2094,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Конечно, понравится. В старом доме все переживали, что он не найдёт себе пару и умрёт молодым. Они даже были готовы на то, чтобы он женился на призраке. А раз он согласился на брак, то они будут на седьмом небе от счастья, кто бы ни был его избранником.</w:t>
-[...31 lines deleted...]
-        <w:t>С этими словами Цинь Цзиньюань достал чёрную кредитную карту и протянул ему.</w:t>
+        <w:t>Конечно, понравится. В старой резиденции все переживали, что он не найдёт себе пару и умрёт молодым. Они даже были готовы на то, чтобы он женился на призраке. А раз он согласился на брак, то они будут на седьмом небе от счастья, кто бы ни был его избранником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами Цинь Цзиньюань достал Бриллиантовую чёрную карту и протянул ему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>