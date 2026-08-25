--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он и не знал, что способен на такую безрассудную влюблённость.</w:t>
+        <w:t>Он и не знал, что он такой влюблённый по уши.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3438,83 +3438,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На видео его ночное «я» с тем же ледяным, убийственным выражением лица, но с невиданной ранее пустотой во взгляде, скривив губы в жёсткой, но нежной улыбке, произносило:</w:t>
-[...31 lines deleted...]
-        <w:t>— Я… полюбил… одного человека… Он… очень красивый… Я уже заключил с ним… брачный союз… и провёл первую брачную ночь… Ты женишься на нём… и я соглашусь переехать.</w:t>
+        <w:t>На видео его ночное «я» с тем же ледяным, убийственным выражением лица, но взгляд больше не был пустым; скривив губы в жёсткой, но нежной улыбке, оно произносило:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… полюбил… одного человека… Он… очень красивый… Я уже… провел с ним ритуал призыва души… и провёл первую брачную ночь… Ты женишься на нём… и я соглашусь переехать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>