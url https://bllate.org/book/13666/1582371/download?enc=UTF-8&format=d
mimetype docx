--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы не заметили, что за последние десять минут мы не встретили ни одной машины? Да, эта дорога не самая оживлённая, но, учитывая трафик в Цзинши, в это время здесь не должно быть так пусто…</w:t>
+        <w:t>— Вы не заметили, что за последние десять минут мы не встретили ни одной машины? Да, эта дорога не самая оживлённая, но, учитывая трафик в городе Цзин, в это время здесь не должно быть так пусто…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это… та самая легендарная стена? Что нам теперь делать?</w:t>
+        <w:t>— Это… та самая легендарная стена-призрак? Что нам теперь делать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Раз уж так вышло… составьте мне компанию в призыве духа.</w:t>
+        <w:t>— Раз уж так вышло… составьте мне компанию в призыве души.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>